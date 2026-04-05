--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>