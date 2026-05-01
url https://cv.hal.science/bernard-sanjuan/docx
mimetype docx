--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>