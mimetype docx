--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Sanjuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated evaluation of the potential resources of geothermal lithium (Li) and rubidium (Rb) in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 140, pp.103724. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of geothermal plants in the global energy and materials transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Michael Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kleinebrahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), pp.100099. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynexs.2025.100099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of lithium geothermal fluids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.102956. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from Some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum and Chemical Industry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship of the Spring: An initiative to document and protect the world's oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Fensham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Babidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Currell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 887, pp.163936. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Boschetti's comments on the paper: “Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources” by Sanjuan et al. (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.102688. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-rich geothermal brines in Europe: An up-date about geochemical characteristics and implications for potential Li resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.102385. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2022.102385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrothermal fluid circulation affected by regional groundwater flow in the Asal rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Hydrothermal Fluid Circulation Affected by Regional Groundwater Flow in the Asal Rift, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdek Hassan Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1166. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14041166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saumures géothermales : une nouvelle ressource en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sur la route du Lithium, n°156, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de chaleur et d'électricité géothermique : un investissement scientifique de soixante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors Série - 60 ans du BRGM - Les Géosciences au cœur des enjeux de demain, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing supercritical geothermal systems: a review of past ventures and ongoing research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-017-0075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geochemical characteristics of geothermal brines from the Upper Rhine Graben granitic basement with constraints on temperature and circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.27-47. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosciences et atténuation des rejets de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature instruments and methods developed for supercritical geothermal reservoir characterisation and exploitation.The HiTI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Henninges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.90-98. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li geothermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.60-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and scaling as interrelated phenomena in an operating geothermal power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mundhenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huttenloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting tracer tests in the enhanced geothermal system (EGS) ofSoultz-sous-Forêts using the equivalent stratified medium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie haute température : le défi énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, multi-isotopic (Li-B-Sr-U-H-O) and thermal characterization of Triassic formation waters from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 283 (3-4), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the exploration of deep crystalline fractured reservoir of Soultz to the knowledge of enhanced geothermal systems (EGS). Apport de l'exploration du réservoir cristallin fracturé de Soultz à la connaissance des systèmes géothermiques stimulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (7-8), pp.502-516. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main characteristics of the deep geothermal brine (5 km) at Soultz-sous-ForeTs (France) determined using geochemical and tracer test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342, p. 546-559. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stimulation techniques for geothermal wells: experiments on the three-well EGS system at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Vuataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), p. 349-359. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Bouillante geothermal field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quaterly n°73, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the geothermal heat exchanger at Soultz-sous-Forêts (France) between 2000 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.622-653. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the potential resources of geothermal Lithium in the Upper Rhine Graben (URG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG (Association Française des Professionnels de La Géothermie), Jun 2025, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of lithium in geothermal brines of the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Chemical Geothermometers Applied to Waters from some East African Rift Areas (Djibouti, Ethiopia, Kenya) for Geothermal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference ARGeo 2022 (ARGeo - C9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGA, Sep 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la géothermie haute température dans les îles d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de La Géothermie (JDLG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, AIX-LES-BAINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité géochimique dans les eaux et les gaz des sources thermales de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Géologique de France : " L'hydrogène naturel : état de la recherche en France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the tools of the O&G, or the geothermy industry, adapted to the H2 accumulation management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Nir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-NAT 2021 « First Natural Hydrogen Worldwide Summit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of auxiliary chemical geothermometers (Na-Li, Na-Cs) applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020-GEMex final Conference - Superhot Geothermal Systems and the development of Enhanced geothermal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFZ, Feb 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco - Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve and resource assessment of Li-rich geothermal brines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gourcerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Rettenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual 2020 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaï, United States. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting Webcast DEEPEGS (Deployment of Deep Enhanced Geothermal Systems for Sustainable Energy Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISOR, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical characteristics of the deep geothermal brine at Vendenheim (Alsace, France) with constraints on temperature and fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Lous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high-temperature geothermal energy in the French West Indies (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal DHC digital Workshop - Geothermal energy use for heating and electricity in volcanic islands - EGEC Geothermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geothermal DHC (Towards Decarbonized Heating and Cooling) - European COoperation in Science and Technology (ECOST), Oct 2020, Héraklion - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopic geochemistry and georesources: recent applications and future direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies in Earth Sciences and Applications for Geology, Mining and Economy - ITES&amp;MP-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main geochemical tools for geothermal exploration and for monitoring of geothermal exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoTHERM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Offenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de fuites de fluides haute-température dans la région de Bouillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Pôle SYNERGILE sur la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic geothermometers applied to deep geothermal brines from the Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Geothermal Systems - A Review of Past Studies and Ongoing Research Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Geothermal Resources with Passive and Active Electromagnetic Methods in Challenging EM Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Electromagnetic Induction Workshop : EMIW2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-well chemical tracer testing at the Rittershoffen geothermal site (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEC, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new auxiliary chemical geothermometers for hot brines from geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the fluid circulation in the Rhine Graben for a better geothermal exploration of the deep basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring of the thermal manifestations located near the Bouillante geothermal power plant, in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Isotope Geochemistry - 11 (AIG-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation and perspectives of the Bouillante geothermal power plant in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of a long-term monitoring of the Bouillante geothermal reservoir during its exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid geochemistry monitoring and fractured zones characterization in the GRT1 borehole (ECOGI project, Rittershoffen, Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Geothermal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante and Soufrière areas (Guadeloupe, French West Indies): two hydrothermal systems with different geochemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th South American Symposium on Isotope Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sao Paulo, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main achievements from the multi-well EGS Soultz project during geothermal exploitation from 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Moeckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Soultz geothermal project during exploitation between 2010 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchert Bernd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Workshop on Geothermal Reservoir Engineering, Stanford University, California, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Stanford, United States. SGP-TR-194, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Betriebsbegleitendes Fluidmonitoring in geothermischen Anlagen GFZ Potsdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie et l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la géothermie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing of the EGS site at Soultz-sous-Forêts (Alsace, France) between 2005 and 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes systematics in Geothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of two new Na/Li thermometric relationships for geothermal fluids in volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemisches und mineralogisches Monitoring der Geothermieanlage in Soultz-sous-Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Geothermie Kongress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site experiments about silica deposition and kinetics data during the cooling of the Bouillante geothermal fluids (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and flow modelling of the deep geothermal exchanger between wells at Soultz-sous-Forêts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Blaisonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2011 Annual meeting, "Geothermal: sustainable, Green Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, CA, United States. pp.#291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Geochemical Impact of Injection of Cooled Triassic Brines into the Dogger Aquifer (Paris Basin, France) : a 2D Reactive Transport Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Stanford (California), United States. 17 p. (SGP-TR-191)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the fluid geochemical signatures between the hydrothermal systems of Bouillante and Soufrière (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and technical monitoring of the Soultz geothermal power plant (Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Melchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodarmstadt2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Case study: lessons learnt after two decades of geothermal researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kölbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Geothermal Review. Geothermal Energy for Power Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer tests in the enhanced geothermal system (EGS) of Soultz-sous-Forêts. What does the stratified medium approach tell us about the fracture permeability in the reservoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Radilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Fourar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Stanford Workshop on Geothermal Reservoir Engineering (WGRE-35),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Stanford, CA, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a New Sodium/Lithium (Na/Li) Geothermometric Relationship for High-Temperature Dilute Geothermal Fluids from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Asmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Bouillante Geothermal Exploitation (Guadeloupe, French West Indies) and the Impact on Its Immediate Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new Sodium/Lithium (Na/Li) geothermometric relationship for High-Temperature (HT) geothermal fluids derived from seawater/basalt interaction processes: Application to the Djibouti case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third East African Rift Geothermal Conference ARGEO-C3-DJIBOUTI. Exploring and harnessing the renewable and promising geothermal energy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Djibouti, Djibouti. pp.231-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EGS Soultz Project (France): From Reservoir Development to Electricity Production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baticci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council (GRC) 2009 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid origin and circulation in the heat exchanger of Soultz-sous-Forêts (France) estimated using geochemical and tracer test data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Soultz-sous-Forêts, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical monitoring at Soultz-sous-Forêts (France) between October 2006 and March 2007, after the chemical stimulations (RMA, NTA and OCA) carried out in the wells GPK-4 and GPK-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Touzelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Soultz-sous-Forêts, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an HDR reservoir at 5000 m depth at the European HDR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Baria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tishner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fluid characteristics and main achievements about tracer tests at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal exploration in the Mount Pelée volcano-Morne Rouge and Diamant areas (Martinique, West French Indies) : Geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brach Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing using naphthalene disulfonate compounds during the stimulation operations carried out in the wells GPK-2, GPK-3 and GPK-4 between 2003 and 2004 at Soultz-sous-Forêts (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHDRA Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Soultz-sous-Forêts, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer testing at Soultz-sous-Forêts (France) using Na-benzoate, 1,5 and 2,7-naphthalene disulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Braibant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical investigations during a new geothermal exploration phase in the Lamentin Plain (Martinique, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a clay/porewater interaction model though laboratory experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Griffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field: mixing and water/rock interaction processes at 250°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction, WRI-10, International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villasimius, Italy. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALESIM: A new thermo-kinetic geochemical simulator for quantitative prediction of carbonate scale in hydrocarbon reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on oilfield scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aberdeen, Scotland, United Kingdom. 8 p. (SPE paper 60212 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouillante geothermal field (Guadeloupe, West Indies): Geochemical monitoring during a thermal stimulation operation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Fifth Workshop on Geothermal Reservoir Engineering Stanford University, Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Stanford, United States. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation test of a high-enthalpy geothermal well by cold water injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlander Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Davis, Californie, United States. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la composition géochimique du Callovo-Oxfordien : Approches de modélisation chimique et de mesures in situ (exemples de Mol et du Mont Terri).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ANDRA, site Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France. pp.177-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is the Hydrothermal Alteration in the Upper Rhine Graben for Geothermal Lithium Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Rising Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions - Geothermal Resources Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently highlighted in Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Beijing (China), China. WGC2023 Proceedings, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silica precipitation from Bouillante geothermal water (Guadeloupe), FWI) and synthetic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, Bureau de recherches géologiques et minières (BRGM). 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the main high-temperature geothermal fluids presently known in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-72352-FR, BRGM (Bureau de recherches géologiques et minières). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BD GTH DOM : Vers une plateforme d'information sur l'exploration géothermique de haute température en contexte volcanique dans les îles d'Outre-mer - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Peter-Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stephan-Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-70567-FR, BRGM (Bureau de recherches géologiques et minières). 2021, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel géothermique de la Grande Terre (Nouvelle-Calédonie). Phase 2 : interprétation des résultats et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-69704-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Service Géologique de Nouvelle-Calédonie. 2020, pp.1-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Developments of auxiliary chemical geothermometers applied to the Los Humeros and Acoculco high-temperature geothermal fields (México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GEMex Deliverable D4.3, IGG-CNR, BRGM, UMSNH. 2019, pp.55-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments d’étude géothermique dans l’île de La Réunion (géologie, géochimie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebon Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-51189-FR, BRGM (Bureau de recherches géologiques et minières). 2001, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géothermie : estimation des ressources mondiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.188-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of diagenetic illite and quartz cement formation in Brent sandstone reservoirs: Example of the Hild field, Norwegian North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Mineral Cements in Sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.425-452, 2003, International Association Sedimentologists Special Publication 34, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and stability of kaolinite in Brent sandstone reservoirs: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Worden and S.Morad Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay mineral cements in sandstones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Sedimentologists/Wiley-Blackwell, pp.383-408, 2003, International Association Sedimentologists Special Publications 34, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444304336.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05629007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103724" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Michael Weinand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kleinebrahm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Treyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynexs.2025.100099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04485856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Rettenmaier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04732253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04112907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Fensham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Babidge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Currell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163936" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04044053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2022.102385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03324179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdek Hassan Aden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raymond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03319359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041166" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Asanuma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-017-0075-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scheiber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JLQC0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Asmundsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deltombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBSGN6XN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brach Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Giroud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWVNWR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mundhenk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huttenloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHF1C298-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2012.07.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTKX0HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fritsch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDKQJ08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FBS01BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Portier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Vuataz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G93TP5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rose" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gerard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KJ09GTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05055645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16451" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03641857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lesimple" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03160389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03285546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03356829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Nir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Alfaro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02888635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1809" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Lous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Poulmarch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02277577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01956146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497833v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Poletto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touzelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159424v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demarcq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vernier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944602v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00934757v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00921104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Melchert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Moeckes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697602v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goerke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchert Bernd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01074104v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sanjuan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660652v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768533v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00618263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Peter-Borie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Blaisonneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575813v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00576026v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruzac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Baumgaertner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Graff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;lbel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00575990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00771753v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baticci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Baria" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tishner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholls" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768755v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768758v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773050v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Griffault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772706v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fouillac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773129v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sigurdsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tulinius" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773118v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819397v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Traor&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03357021v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan-Perrey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023133v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03359613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebon Octobre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00877288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch19" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Margueron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Canham" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304336.ch17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>