--- v0 (2026-03-31)
+++ v1 (2026-04-28)
@@ -299,864 +299,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pauvreté réduire ? Le problème de la réduction utilitariste de la richesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couchsurfing et les réseaux de partage réinventent l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Partage non marchand et tourisme, 316, pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Enthusiasm of the Ecuadorian Indigenous Communities for Tourism, Relevant Choice or Future Disappointment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6490⟩</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03438116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle pauvreté réduire ? Le problème de la réduction utilitariste de la richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6551⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03438115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle définition pour le tourisme équitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitique-Le magazine des managers et des organisations reponsables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242, pp.50-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schéou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguities and difficulties in partnership relations: the case of ‘fair tourism’ in Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Southon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Issues in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tourism in sub-Saharan Africa: production–consumption nexus, 16 (7-8), pp.753-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13683500.2013.785486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme solidaire communautaire à l'épreuve des illusions culturaliste et participative. L'exemple d'une expérience au Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°157 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.157.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'hospitalité, pratiques subversives ou expression d'une conformité postmoderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue L'autre voie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenariat : au-delà de l’invocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altermondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir à la singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tourismes, 7, pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tyrannie de la vitesse à l’eurythmie : le temps d’exister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tourisme et solidarité, 26 (3), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071002ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ASSOCIATION TDS. Quand les voyageurs deviennent des villageois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin-Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Partage non marchand et tourisme, 316, pp.36-42</w:t>
-[...616 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tourisme solidaire et responsable, 220, pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1237,174 +1237,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'estimation de la population totale à un niveau communal : utilisation d'une fonction de densité exponentielle négative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (4), pp.301-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01357330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation des déplacements domicile-travail en milieu péri-urbain : le cas de la région lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.5626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.5626⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01362203v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01357330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1511,260 +1511,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les différentes représentations de l'adaptation aux conséquences du changement climatique d'acteurs de stations de ski des Pyrénées-Orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cassignol bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayes Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’Association pour la Recherche en Psychologie de l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’adapter aux conséquences du changement climatique dans les stations de ski des Pyrénées-Orientales : représentations et stratégies des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence internationale L’avenir du tourisme : mutations et adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMAT, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719022v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04791773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homestay rather than community-based tourism? The case of Vietnam</w:t>
               </w:r>
@@ -2210,165 +2210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hospitality social networks: The end of tourism or realization of the tourist’s search for authenticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Imaginaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Feb 2011, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme durable, quelles garanties ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mondiale pour un Tourisme Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438155v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03438144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et communautés rurales : une relation délicate</w:t>
               </w:r>
@@ -2719,303 +2719,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La problématique de l’interculturalité dans la construction d’une offre de tourisme équitable : plaidoyer pour une voie métisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rendez-vous Champlain sur le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure de commerce de la Rochelle; ESTHUA, Université d'Angers; CIFORT, Université du Québec à Montréal, Jun 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des situations d’interculturalité : le système d’évaluation de l’Association pour le Tourisme Equitable et Solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Forum International du Tourisme Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La problématique de l’interculturalité dans la construction d’une offre de tourisme équitable : plaidoyer pour une voie métisse</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme équitable : situation actuelle et défis pour l’avenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Rendez-vous Champlain sur le tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole supérieure de commerce de la Rochelle; ESTHUA, Université d'Angers; CIFORT, Université du Québec à Montréal, Jun 2008, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Premiers Rendez-Vous Champlain sur le Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme solidaire et équitable : difficultés des acteurs et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Casa de Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03438130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique n’est pas mesurable ! Quelles alternatives à la certification ?</w:t>
               </w:r>
@@ -3636,165 +3636,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échecs et impasses du paradigme du développement</w:t>
+                <w:t xml:space="preserve">Comment voyager à l’Anthropocène ? Tourisme et décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-développement et tourisme. L'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.IX-XXII, 2025, Tourisme, 9782760561953</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-61, 2025, Tourisme, 9782760561953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519716v1</w:t>
+                <w:t xml:space="preserve">hal-05519712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voyager à l’Anthropocène ? Tourisme et décroissance</w:t>
+                <w:t xml:space="preserve">Échecs et impasses du paradigme du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-développement et tourisme. L'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-61, 2025, Tourisme, 9782760561953</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.IX-XXII, 2025, Tourisme, 9782760561953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519712v1</w:t>
+                <w:t xml:space="preserve">hal-05519716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-développement et tourisme : la mesure du défi</w:t>
               </w:r>
@@ -4108,119 +4108,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism and the Millennium Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scheou Bernard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda L. Lowry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, Inc, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483368924.n455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Tourism and the “authentic” encounter: realization of a rite of recognition in the context of the myth of authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4230,886 +4230,886 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gravari-Barbas; Nelson Graburn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Imaginaries at the Disciplinary Crossroads: Places, Practices, Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315550718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allures of the Global, Gender and the Challenge to Confucian Hospitality among Vietnamese Couchsurfers from Ho Chi Minh City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Picard; Sonja Buchberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couchsurfing Cosmopolitanisms. Can Tourism Make a Better World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript Verlag, pp.123-139, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495570v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désintermédiation et réintermédiation dans le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Hoerner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de tourisme 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Talaia, pp.67-78, 2013, 9782917859469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux d'hospitalité et post-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hughes François; Philippe Bourdeau; Liliane Perrin-Bensahel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin(?) et confins du tourisme. Interroger le statut et les pratiques de la récréation contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-109, 2013, 9782336291147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vivien Blanchet; Aurélie Carimentrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du commerce équitable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.222-230, 2012, 9782759217939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l’heure de la mondialisation : du divertissement à la rencontre du divers, se déplacer pour exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Furt; Franck Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourismes, patrimoines &amp; mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.369-380, 2011, 9782296540989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotourisme, le défi de l'équitabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Gagnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écotourisme visité par les acteurs territoriaux. Entre conservation, participation et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-257, 2010, 9782760525146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Quel tourisme pour quel développement ?</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique ou la morale ? Une distinction précieuse pour interroger les pratiques des opérateurs touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, 9782354120092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">L'éthique ou la morale ? Une distinction précieuse pour interroger les pratiques des opérateurs touristiques</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel tourisme pour quel développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, 9782354120092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écotourisme à l’éthique : retrouver le sens unitaire du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écotourisme entre l'arbre et l'écorce. De la conservation au développement viable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006, 2760514307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourime équitable et solidaire, une expérience de tourisme rural au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachida Saigh Bousta; Françoise Albertini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme durable. Réalités et perspectives marocaines et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cadi Ayyad, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler en Rhône-Alpes en 2020 : enjeux et scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Foucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes en 2020, une prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29-55, Editions de l’Observatoire Européen de Géopolitique, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5119,372 +5119,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact environnemental et social des mobilités touristiques d’Occitanie d’ici 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04705093v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux intermédiaires dans l’univers de la distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux intermédiaires dans l’univers de la distribution</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Tanzanie : chasse aux lions et aux Hadzabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438114v1</w:t>
+                <w:t xml:space="preserve">hal-03438120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanzanie : chasse aux lions et aux Hadzabe</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                <w:t xml:space="preserve">Le tourisme à l'âge de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438120v1</w:t>
+                <w:t xml:space="preserve">halshs-00088303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme à l'âge de la retraite</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+                <w:t xml:space="preserve">Pour une politique globale des transports en France : l'exemple du trafic de marchandises à travers les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5494,1104 +5494,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce équitable : situation actuelle et défis pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Sousa Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Sousa Santos</w:t>
+                <w:t xml:space="preserve">Gaëlle Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Rouby</w:t>
+                <w:t xml:space="preserve">Eugénie Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Plate-Forme pour le Commerce Equitable. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Malandain</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et Tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil National du Tourisme. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03437972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de localisation résidentielle des ménages et mobilité domicile-travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Andan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Plate-Forme pour le Commerce Equitable. 2006</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie des transports; DRAST. 1999, pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil National du Tourisme. 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00088045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Galaxie Multimédia, Logiques et perspectives d’équipement des ménages en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies grand public de l’information et de la communication en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux et perspectives des transports de personnes dans la région Rhône-Alpes. Rapport n° 1 : L'état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Andan</w:t>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux et perspectives des transports de personnes dans la région Rhône-Alpes. Rapport n° 2 : Etude dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie des transports; DRAST. 1999, pp.213</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Claisse</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région lyonnaise. Rapport n°2 : le domaine d'étude et les éléments générateurs de déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997, pp.356</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Gérard Claisse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement a long terme des transports publics dans la région lyonnaise. Rapport n°1 : morphologie des migrations alternantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Derré</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région Lyonnaise. Rapport de synthèse : éléments de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 1, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.92</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région lyonnaise. Rapport n°3 : fiches signalétique par axe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.21</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...229 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...178 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6659,51 +6659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21A2452F"/>
+    <w:nsid w:val="1DD2040C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6890,51 +6890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-scheou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3272-5861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069394784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074899ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Southon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2013.785486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071002ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin-Gousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Scheou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03213020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02418379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheou Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02495570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315550718" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437922v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Sousa Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Malandain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jeannin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-scheou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3272-5861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069394784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074899ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Southon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2013.785486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071002ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin-Gousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Scheou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03213020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02418379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n455" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02495570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315550718" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Sousa Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Malandain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jeannin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>