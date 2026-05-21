--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -368,196 +368,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enthusiasm of the Ecuadorian Indigenous Communities for Tourism, Relevant Choice or Future Disappointment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle pauvreté réduire ? Le problème de la réduction utilitariste de la richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438116v1</w:t>
+                <w:t xml:space="preserve">hal-03438115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pauvreté réduire ? Le problème de la réduction utilitariste de la richesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Enthusiasm of the Ecuadorian Indigenous Communities for Tourism, Relevant Choice or Future Disappointment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438115v1</w:t>
+                <w:t xml:space="preserve">hal-03438116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle définition pour le tourisme équitable ?</w:t>
               </w:r>
@@ -1237,174 +1237,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation des déplacements domicile-travail en milieu péri-urbain : le cas de la région lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.5626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'estimation de la population totale à un niveau communal : utilisation d'une fonction de densité exponentielle négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (4), pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357330v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2430,178 +2430,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambiguïtés et difficultés des démarches participatives : l’exemple d’associations françaises de tourisme équitable et de leurs partenaires d’Afrique sub-saharienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Southon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rendez-vous Champlain sur le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un système interculturel d’évaluation en co-construction à l’ATES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier forum national du tourisme responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438133v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03438134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et tourisme en période de crise écologique</w:t>
               </w:r>
@@ -2857,165 +2857,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme solidaire et équitable : difficultés des acteurs et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Casa de Francia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme équitable : situation actuelle et défis pour l’avenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers Rendez-Vous Champlain sur le Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03438129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique n’est pas mesurable ! Quelles alternatives à la certification ?</w:t>
               </w:r>
@@ -3602,457 +3602,981 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voyager à l’Anthropocène ? Tourisme et décroissance</w:t>
+                <w:t xml:space="preserve">Equitable (tourisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 311-313, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 506-508, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté (tourisme et)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 576-578, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durable (tourisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 277-279, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volontourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 821-823, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable (tourisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 668-670, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautaire (tourisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Breton; Jean-Luc Michaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 194-197, 2026, Tourisme et écotourisme, 978-2-38600-176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échecs et impasses du paradigme du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-développement et tourisme. L'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-61, 2025, Tourisme, 9782760561953</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.IX-XXII, 2025, Tourisme, 9782760561953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Échecs et impasses du paradigme du développement</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment voyager à l’Anthropocène ? Tourisme et décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-développement et tourisme. L'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.IX-XXII, 2025, Tourisme, 9782760561953</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-61, 2025, Tourisme, 9782760561953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-développement et tourisme : la mesure du défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-développement et tourisme. L'heure des choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-24, 2025, Tourisme, 9782760561953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'hospitalité (Couchsurfing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire du discours touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of co-production tourism beyond commercial tourism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Dynamics in Everyday Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.57-73, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003138600-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un tourisme de co-production au-delà du tourisme marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4072,155 +4596,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Condevaux; Maria Gravari-Barbas; Sandra Guinand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux ordinaires, avant et après le tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan Urbanisme Construction Architecture, pp.31-56, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism and the Millennium Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda L. Lowry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, Inc, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483368924.n455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Tourism and the “authentic” encounter: realization of a rite of recognition in the context of the myth of authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4230,886 +4754,886 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gravari-Barbas; Nelson Graburn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Imaginaries at the Disciplinary Crossroads: Places, Practices, Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315550718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allures of the Global, Gender and the Challenge to Confucian Hospitality among Vietnamese Couchsurfers from Ho Chi Minh City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Picard; Sonja Buchberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couchsurfing Cosmopolitanisms. Can Tourism Make a Better World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript Verlag, pp.123-139, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désintermédiation et réintermédiation dans le tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Hoerner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de tourisme 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Talaia, pp.67-78, 2013, 9782917859469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux d'hospitalité et post-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hughes François; Philippe Bourdeau; Liliane Perrin-Bensahel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin(?) et confins du tourisme. Interroger le statut et les pratiques de la récréation contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-109, 2013, 9782336291147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vivien Blanchet; Aurélie Carimentrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du commerce équitable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.222-230, 2012, 9782759217939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l’heure de la mondialisation : du divertissement à la rencontre du divers, se déplacer pour exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Furt; Franck Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourismes, patrimoines &amp; mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.369-380, 2011, 9782296540989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotourisme, le défi de l'équitabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Gagnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écotourisme visité par les acteurs territoriaux. Entre conservation, participation et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-257, 2010, 9782760525146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'éthique ou la morale ? Une distinction précieuse pour interroger les pratiques des opérateurs touristiques</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel tourisme pour quel développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, 9782354120092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel tourisme pour quel développement ?</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique ou la morale ? Une distinction précieuse pour interroger les pratiques des opérateurs touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, 9782354120092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écotourisme à l’éthique : retrouver le sens unitaire du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écotourisme entre l'arbre et l'écorce. De la conservation au développement viable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006, 2760514307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourime équitable et solidaire, une expérience de tourisme rural au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachida Saigh Bousta; Françoise Albertini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme durable. Réalités et perspectives marocaines et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cadi Ayyad, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler en Rhône-Alpes en 2020 : enjeux et scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Foucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes en 2020, une prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29-55, Editions de l’Observatoire Européen de Géopolitique, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5119,244 +5643,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact environnemental et social des mobilités touristiques d’Occitanie d’ici 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux intermédiaires dans l’univers de la distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzanie : chasse aux lions et aux Hadzabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l'âge de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5378,113 +5902,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soulage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00088303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une politique globale des transports en France : l'exemple du trafic de marchandises à travers les Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5494,1104 +6018,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce équitable : situation actuelle et défis pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Plate-Forme pour le Commerce Equitable. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et Tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil National du Tourisme. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03437972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de localisation résidentielle des ménages et mobilité domicile-travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Andan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie des transports; DRAST. 1999, pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00088045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Galaxie Multimédia, Logiques et perspectives d’équipement des ménages en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies grand public de l’information et de la communication en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Telecom Italia. 1997, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux et perspectives des transports de personnes dans la région Rhône-Alpes. Rapport n° 1 : L'état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux et perspectives des transports de personnes dans la région Rhône-Alpes. Rapport n° 2 : Etude dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région Lyonnaise. Rapport de synthèse : éléments de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2, Direction Régionale de l'Equipement Rhône-Alpes. 1991, pp.21</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement a long terme des transports publics dans la région lyonnaise. Rapport n°1 : morphologie des migrations alternantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03438123v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région lyonnaise. Rapport n°2 : le domaine d'étude et les éléments générateurs de déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schéou</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation d'un plan de développement à long terme des transports publics dans la région lyonnaise. Rapport n°3 : fiches signalétique par axe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Nir</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Routhier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6659,51 +7183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD2040C"/>
+    <w:nsid w:val="3EF54144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6890,51 +7414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-scheou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3272-5861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069394784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074899ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Southon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2013.785486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071002ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin-Gousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Scheou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03213020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02418379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n455" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02495570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315550718" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Sousa Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Malandain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jeannin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-scheou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3272-5861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069394784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074899ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Southon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2013.785486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071002ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin-Gousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Scheou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kieffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03213020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02418379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02495570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315550718" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Sousa Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Malandain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jeannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>