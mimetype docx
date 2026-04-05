--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2376,169 +2376,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Exil de Polexandre et d'Ericlée de Gomberville (1619)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions narratives en prose de l'âge baroque : répertoire analytique. Deuxième partie, 1611-1623 / sous la direction de Frank Greiner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.486-495, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture de l'imprimé et pratiques manuscrites dans l'éducation du prince à l'Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Holtz (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux aspects de la culture de l'imprimé. Questions et perspectives XVe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, Droz, pp.231-247, 2014, Cahiers d'Humanisme et Renaissance ISSN : 1422-5581, 978-2-600-01767-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286053v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02082713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repentirs anthologiques : pourquoi réunit-on des libelles?</w:t>
               </w:r>
@@ -4106,2492 +4106,2492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Litaudon Le paranymphe d'honneur et de vertu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297 (4), pp.767 - 771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.224.0767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi illustrer l’éducation royale au Grand Siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Illustrer le livre sous l'Ancien Régime, N° 107 (1), pp.217-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.107.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Litaudon Le paranymphe d'honneur et de vertu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Loskoutoff, Un art de la Réforme catholique. Tome 2. La symbolique du pape Grégoire XIII (1572-1585) et des Boncompagni, Paris, H. Champion, 2018, 462 p., 23,5 × 15,5 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 297 (4), pp.767 - 771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.224.0767⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 294 (1), pp.150-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.221.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Yvan Loskoutoff, Un art de la Réforme catholique. Tome 2. La symbolique du pape Grégoire XIII (1572-1585) et des Boncompagni, Paris, H. Champion, 2018, 462 p., 23,5 × 15,5 cm</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage: Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d'As, Presses universitaires du Septentrion, 2016, 234 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 294 (1), pp.150-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.221.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 293 (4), pp.550-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.214.0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage: Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d'As, Presses universitaires du Septentrion, 2016, 234 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre et ses fables : l'inscription du monument dans l'œuvre tristanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14116-7.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle grammaire pour quel prince ? Le manuscrit français 151 : un exemplaire de présent adressé à Gaston d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gaston d’Orléans et l’Antiquité, pp.10.4000/crcv.20148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.20148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, 234 p., 23,5 cm × 15,5 cm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 293 (4), pp.550-550. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le livre et ses fables : l'inscription du monument dans l'œuvre tristanienne</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’éducation royale au Grand Siècle : illustrations et variations magistrales dans l’œuvre gravé de François Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14116-7.p.0119⟩</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.204.0675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle grammaire pour quel prince ? Le manuscrit français 151 : un exemplaire de présent adressé à Gaston d’Orléans</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourmenoir [des] belles allées des Histoires : peinture, périégèse et parénèse dans l'oeuvre albinéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paradoxes d’historiens : les enjeux de l’écriture de l’histoire en France (1560-1630), 31 (31), pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/albin.2019.1624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Roys ne sont jamais enfans » L’éducation royale au Grand Siècle : avanie ou aventure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'aventure au XVIIe siècle. Itinéraires d'une notion, 100 (3), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.100.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infans in fabula&amp;quot; : fables et fictions éducatives au Grand Siècle. Du roi-enfant à l’enfant roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2018.1372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis le Juste, prince d'émotion : Images d'un règne et portraits d'un roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276 (3), pp.477-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1617, Louis XIII prend le pouvoir : naissance d’un mythe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276, pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangetés éducatives : figures de l'altérité dans l'institution des princes Bourbons au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Gaston d’Orléans et l’Antiquité, pp.10.4000/crcv.20148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crcv.20148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 2016-07-28, Le théâtre des nations, pp.10.4000/crcv.13782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.13782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et expérience d'une pensée visuelle: Horace, Vænius et Gomberville, une filiation idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Mentor est-il l’image ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le clair-obscur du visible. Fénelon et l’image, 14, pp.129-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divine Vengeance sur la mort du marquis d’Ancre pour servir d’exemple à tous ceux qui entreprennent contre l’Authorité des Roys (1617)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 267, pp.363-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des lettres et tradition de l’erreur. De l’Avis pour dresser une bibliothèque de Naudé au Dictionnaire historique et critique de Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Naissance de la critique littéraire, 86 (1), pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.086.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio chez Phébus : La Divine vengeance sur la mort du marquis d'Ancre (1617). Propagande, propagation, commotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, La Rochefoucauld : « routes diverses », 267 (2), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Percier et les bandeaux des Fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Fontaine, la fable et l'image. Actes du colloque international 6 &amp; 7 décembre 2012. Deuxième partie, 25 (25), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2014.1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éditoriales de l’éclat. L’héroïsme royal et ses vives représentations : du livre d’apparat au libelle diffamatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles approches de l'ekphrasis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Naudé et la bibliothéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1041, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Biscéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représenter l’éducation royale au Grand Siècle : illustrations et variations magistrales dans l’œuvre gravé de François Chauveau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lion et le rat en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fontaine pédagogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince à l'école des images : la pédagogie des peintures dans le &amp;quot;Télémaque&amp;quot; de Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.201-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésope, quel modèle pour le prince?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Fontaine et quelques anciens, 20, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2009.1170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Boeuf, La Bibliothèque parisienne de Gabriel Naudé en 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.199-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roukhomovsky (éd.), L'Optique des moralistes de Montaigne à Chamfort, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">« Les Roys ne sont jamais enfans » L’éducation royale au Grand Siècle : avanie ou aventure ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthos érudit dans l'Avis pour dresser une bibliothèque de Gabriel Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'aventure au XVIIe siècle. Itinéraires d'une notion, 100 (3), pp.197-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.100.0197⟩</w:t>
+              <w:t xml:space="preserve">, 2008, L’idée des bibliothèques à l’âge classique, 66 (2), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.066.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Louis le Juste, prince d'émotion : Images d'un règne et portraits d'un roi</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'optique des moralistes, de Montaigne à Chamfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276 (3), pp.477-506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.376-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...856 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...503 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536536v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02077519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et in fabula ego: l'ethos mélancolique dans les Fables d'Esope de Jean Baudoin</w:t>
               </w:r>
@@ -9360,165 +9360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulson de la Colombière lecteur de manuscrits médiévaux : de l’usage politique d’une mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires arthuriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danielle Quéruel, Mar 2011, Troyes, France. pp.289-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques éditoriales et logiques monumentales à l’âge classique : de l’usage politique du livre imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire masters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Martin, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494270v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle emblématique dans les Fables d’Ésope de Jean Baudoin</w:t>
               </w:r>
@@ -9705,165 +9705,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Fable en images. L’édition de Jean Ballesdens des Fables d’Ésope Phrygien (1645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Haquette, Dec 2010, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le triple corps du prince. Fables et représentations de l’éducation du prince à l’Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, savoirs et fables à l’âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494202v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et illustration dans l'éducation du prince au Grand Siècle</w:t>
               </w:r>
@@ -10914,142 +10914,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de M. de Gomberville ou la peinture sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Emblem Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Louvain, Belgique. pp.337-353</w:t>
+              <w:t xml:space="preserve">Colloque international de la Society for Emblem Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Manning, Karel Porteman and Marc Van Vaeck, Aug 1996, Leuven, Belgique. pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082715v1</w:t>
+                <w:t xml:space="preserve">hal-02494045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de M. de Gomberville ou la peinture sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la Society for Emblem Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Manning, Karel Porteman and Marc Van Vaeck, Aug 1996, Leuven, Belgique. pp.337-353</w:t>
+              <w:t xml:space="preserve">International Emblem Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Louvain, Belgique. pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494045v1</w:t>
+                <w:t xml:space="preserve">hal-02082715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en images du combat spirituel dans l'&amp;quot;Introduction à la vie dévote&amp;quot; de François de Sales (1609)</w:t>
               </w:r>
@@ -11870,151 +11870,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Morale par l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.646, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis pour dresser une bibliothèque / Gabriel Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klincksieck, pp.456, 2008, 9782252034804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074992v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02074975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12090,51 +12090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EEEFC57"/>
+    <w:nsid w:val="5797AC55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12238,51 +12238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ABBB2A2E"/>
+    <w:nsid w:val="12A091F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2020"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12386,51 +12386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26EC2084"/>
+    <w:nsid w:val="70D0C155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12534,51 +12534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17CFBC06"/>
+    <w:nsid w:val="AC51EB66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12682,51 +12682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1A4CD2ED"/>
+    <w:nsid w:val="985ED630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12830,51 +12830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="907FF10B"/>
+    <w:nsid w:val="78A5F471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12978,51 +12978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2DDE2911"/>
+    <w:nsid w:val="9407E277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13126,51 +13126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="358123BA"/>
+    <w:nsid w:val="38CDD2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13274,51 +13274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AAC29B03"/>
+    <w:nsid w:val="5D6D4F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13422,51 +13422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="52975032"/>
+    <w:nsid w:val="B2ED6482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13680,51 +13680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>