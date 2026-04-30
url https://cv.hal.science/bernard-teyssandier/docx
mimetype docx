--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1417,2215 +1417,2357 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militia est vita hominis super terram : le poids de la guerre et Télémaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cause en est cachée. Études offertes à Paulette Choné par ses collègues, ses élèves et ses amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les styles du savoir, vol. 20, p. 465-482, 2026, 978-2-503-54495-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Médailles sur les principaux événements du règne de Louis le Grand : un livre monument ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Médailles de Louis XIV et leur livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume III, Presses Universitaires de Rouen et du Havre, p. 343-369, 2025, 1024018210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation royale et urbanité en France au XVIIe siècle : pérennisation et inflexion d’un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Poulet; Éric Suire; Myriam Tsimbidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civilités et incivilités urbaines : urbanité, rituels et cérémonies dans la ville du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studies in European urban history (1100-1800), ISSN 1780-3241 (62), Brepols, pp.39-62, 2024, 978-2-503-60677-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II. Scénographie et dramaturgie de la page de titre. Les Triomphes de Louis le Juste de Jean Valdor (Paris, Imprimerie royale, 1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Barbafieri, Delphine Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubricologie ou de l'invention des titres et sous-titres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.35-48, 2023, 9791037029546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.barba.2023.01.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme à l’épreuve de l’absolutisme. Idéalité et inanité éducative dans la France bourbonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huguette Krief, Sylvie Requemora et Lou-Andréa Piana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de l'humanisme littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.41-55, 2022, Textuelles. Univers littéraires, ISSN 1761-4481, 979-10-320-0406-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La page de titre des Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubricologie. Textes réunis par Delphine Denis et Carine Barbafieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards rétrospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.7-20, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militia est vita hominis super terram&amp;quot; : le poids de la guerre et Télémaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Chaufour; Sylvie Taussig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La Cause en est cachée". Études offertes à Paulette Choné par ses collègues, ses élèves et ses amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.473-490, 2021, La Cause en est cachée. Études offertes à Paulette Choné par ses collègues, ses élèves et ses amis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande et petite mythologies : le centaure au miroir du Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karin Ueltschi; Flore Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes et petites mythologies. I. Monts et abîmes, des hommes et des dieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.183-207, 2020, 9782374961194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balsamo. Le Passé à l'œuvre. Histoire de littérature et histoire littéraire. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Haquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Teyssandier; Jean-Louis Haquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Balsamo. Le Passé à l'œuvre. Histoire de littérature et histoire littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2019, 9782374960807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02075358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fables héroïques du prieur Audin : une esthétique du ridicule ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Delphine Amstutz, Boris Donné, Guillaume Peureux et Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Jusqu'au sombre plaisir d'un cœur mélancolique" : études de littérature française du XVIIe siècle offertes à Patrick Dandrey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.233-241, 2018, 9782705697105 (br.). - 9782705697112 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation de Louis XIII et ses représentations : la métaphore équestre. Variations métaphoriques et modifications référentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Petey-Girard (dir.); Caroline Trotot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, Classiques-Garnier, pp.317-333, 2016, Colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-6026-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du voile et morales du secret dans l’éducation du prince au Grand siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Gevrey; Alexis Lévrier; Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, poétique et esthétique du secret. De l’Ancien Régime à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.23-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je voulais, en mourant, prendre soin de ma gloire : Le Philobiblion de Richard de Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Colombo Timelli; Jean-Louis Haquette; Miren Lacassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen Âge, Livres et Patrimoines. Liber amicorum Danielle Quéruel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Épure - Éditions et Presses universitaires de Reims, 2014, 9782915271591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l'imprimé et pratiques manuscrites dans l'éducation du prince à l'Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégoire Holtz (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux aspects de la culture de l'imprimé. Questions et perspectives XVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 119, Droz, pp.231-247, 2014, Cahiers d'Humanisme et Renaissance ISSN : 1422-5581, 978-2-600-01767-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Exil de Polexandre et d'Ericlée de Gomberville (1619)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions narratives en prose de l'âge baroque : répertoire analytique. Deuxième partie, 1611-1623 / sous la direction de Frank Greiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.486-495, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repentirs anthologiques : pourquoi réunit-on des libelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Céline Bohnert et Françoise Gevrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthologie : histoire et enjeux d'une forme éditoriale du Moyen Âge au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE - Editions et presses universitaires de Reims, pp.377-398, 2014, 9782915271928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">texte établi, présenté et annoté par Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'institution du prince (1609) / Jean Héroard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.7-44, 2013, Collection Bibliothèque des littératures classiques, ISSN 2265-3376, 9782705687502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roi hors de page et autres textes : une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims : Épure, éditions et Presses universitaires de Reims, pp.317-362, 2012, Héritages critiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulson de la Colombière lecteur de manuscrits médiévaux : de l'usage politique d'une mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Quéruel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires arthuriennes, Actes du colloque des 24-26 mars 2011 à Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque du Grand Troyes-Presses de la Renaissance, pp.289-312, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Ballesdens, Fables d'Esope Phrygien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Reims : Épure, Éditions et presses universitaires de Reims, pp.483-498, 2011, Héritages critiques, 978-2915271-47-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fables pédagogiques : périégèse éducative et déambulation poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Bohnert; Stéphane Macé; Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean de La Fontaine. Le laboratoire des Fables, livres I à VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Puf, pp.70-101, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle emblématique dans les Fables d'Esope de Jean Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fables avant La Fontaine [Texte imprimé] : actes du colloque international organisé les 7, 8 et 9 juin 2007 dans les Universités Paris-Est Créteil Val de Marne, Paris-Sorbonne-Paris IV, Sorbonne Nouvelle-Paris III / [études réunies] par Jeanne-Marie Boivin, Jacqueline Cerquiglini-Toulet et Laurence Harf-Lancner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-442, 2011, 9782600014526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philostrate transfiguré : postérité des Images dans l'éducation du prince à l'Âge classique (1614-1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ballestra-Puech; Béatrice Bonhomme; Philippe Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musée de mots. L'héritage de Philostrate dans la littérature occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.89-111, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fable, modèle et source de la pensée morale: La Doctrine des moeurs de Marin Le Roy de Gomberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'idée et ses fables [Texte imprimé] : le rôle du genre / études réunies et présentées par Geneviève Artigas-Menant et Alain Couprie ; avec la collaboration d'Élisabeth Pinto-Mathieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94, 2008, 978-2-7453-1721-6 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le statut des images dans le Dictionnaire chrétien de Nicolas Fontaine (1691)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emblemata sacra : rhétorique et herméneutique du discours sacré dans la littérature en images : [colloque, Louvain, Louvain-la-Neuve, 27, 28, 29 janvier 2005] = the rhetoric and hermeneutics of illustrated sacred discourse / textes édités par Ralph Dekoninck et Agnès Guiderdoni-Bruslé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, 2007, 9782503524696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fictions compensatrices? Sur un usage détourné de l'histoire au XVIIe siècle: l'exemple de Gomberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les songes de Clio : fiction et histoire sous l'Ancien régime / textes rassemblés et édités par Sabrina Vervacke, Eric Van der Schueren et Thierry Belleguic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.171-200, 2006, 9782705689032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des moeurs ou les lunettes académiques: correction optique pour une galerie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le point de vue de l'emblème [Texte imprimé] : [actes des rencontres / organisées par le Groupe de recherches français sur l'Emblème du Centre de recherches interactions culturelles européennes de l'Université de Bourgogne] ; textes rassemblés par Paulette Choné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-184, 2001, 2-905965-52-5 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des moeurs, roman emblématique pour l'instruction d'un jeune prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le point de vue de l'emblème [Texte imprimé] : [actes des rencontres / organisées par le Groupe de recherches français sur l'Emblème du Centre de recherches interactions culturelles européennes de l'Université de Bourgogne] ; textes rassemblés par Paulette Choné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.153-169, 2001, 2-905965-52-5 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des moeurs: d'un exercice de l'intuition à une rhétorique de l'intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches des jeunes dix-septiémistes [Texte imprimé] : actes du Ve colloque [..], Bordeaux III 28-30 janvier 1999 ,[organisé par le] Centre International de Rencontres sur le XVIIe siècle, édités par Charles Mazouer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gunter Narr Verlag, pp.175-185, 2000, 3-8233-5533-3 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exhortation au combat et sa mise en images dans l'Introduction à la vie dévote de François de Sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dagen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Epicure et Vauvenargues : principes et formes de la pensée morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 1999, 9782745300263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3635,3644 +3777,3644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte à l’épreuve de la gravure : l’exposition des images dans Les Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272 (Décrire l'estampe : pratiques textuelles et littéraires autour de la gravure (France et Europe, XVIe-XVIIIe siècles)), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qjg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Jean Puget de La Serre (1594-1665) : un mercenaire des lettres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Jean Puget de La Serre (1594-1665) : un mercenaire des lettres ?, 305 (4), pp.609-621. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.244.0609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.244.0609⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04880380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de points de vue et de cadrages dans Les Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’image dans le livre. Cadre, cadrage XVIe-XVIIIe siècles</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleins feux sur l’auteur : l’Institution du prince du Sr des Yveteaux, libelle d’action ou de réaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Libelles en quête d’auteurs ? (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/pfl.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Effets de points de vue et de cadrages dans Les Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réillustrer pour rendre illustre : sur quelques portraits gravés du dauphin Louis (1602-1604)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 108 (2), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.108.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi illustrer l’éducation royale au Grand Siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Illustrer le livre sous l'Ancien Régime, N° 107 (1), pp.217-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.107.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour un prince lecteur : l’édition quarto des Fables choisies mises en vers (Paris, 1668)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1116, pp.129-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Litaudon Le paranymphe d'honneur et de vertu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297 (4), pp.767 - 771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.224.0767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Loskoutoff, Un art de la Réforme catholique. Tome 2. La symbolique du pape Grégoire XIII (1572-1585) et des Boncompagni, Paris, H. Champion, 2018, 462 p., 23,5 × 15,5 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 294 (1), pp.150-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.221.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage: Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d'As, Presses universitaires du Septentrion, 2016, 234 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 293 (4), pp.550-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.214.0550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre et ses fables : l'inscription du monument dans l'œuvre tristanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14116-7.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle grammaire pour quel prince ? Le manuscrit français 151 : un exemplaire de présent adressé à Gaston d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gaston d’Orléans et l’Antiquité, pp.10.4000/crcv.20148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.20148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, 234 p., 23,5 cm × 15,5 cm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’éducation royale au Grand Siècle : illustrations et variations magistrales dans l’œuvre gravé de François Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.204.0675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourmenoir [des] belles allées des Histoires : peinture, périégèse et parénèse dans l'oeuvre albinéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paradoxes d’historiens : les enjeux de l’écriture de l’histoire en France (1560-1630), 31 (31), pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/albin.2019.1624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Roys ne sont jamais enfans » L’éducation royale au Grand Siècle : avanie ou aventure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'aventure au XVIIe siècle. Itinéraires d'une notion, 100 (3), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.100.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infans in fabula&amp;quot; : fables et fictions éducatives au Grand Siècle. Du roi-enfant à l’enfant roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2018.1372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1617, Louis XIII prend le pouvoir : naissance d’un mythe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276, pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis le Juste, prince d'émotion : Images d'un règne et portraits d'un roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276 (3), pp.477-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangetés éducatives : figures de l'altérité dans l'institution des princes Bourbons au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-07-28, Le théâtre des nations, pp.10.4000/crcv.13782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.13782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et expérience d'une pensée visuelle: Horace, Vænius et Gomberville, une filiation idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Mentor est-il l’image ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le clair-obscur du visible. Fénelon et l’image, 14, pp.129-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio chez Phébus : La Divine vengeance sur la mort du marquis d'Ancre (1617). Propagande, propagation, commotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochefoucauld : « routes diverses », 267 (2), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divine Vengeance sur la mort du marquis d’Ancre pour servir d’exemple à tous ceux qui entreprennent contre l’Authorité des Roys (1617)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 267, pp.363-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des lettres et tradition de l’erreur. De l’Avis pour dresser une bibliothèque de Naudé au Dictionnaire historique et critique de Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naissance de la critique littéraire, 86 (1), pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.086.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Percier et les bandeaux des Fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Fontaine, la fable et l'image. Actes du colloque international 6 &amp; 7 décembre 2012. Deuxième partie, 25 (25), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2014.1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éditoriales de l’éclat. L’héroïsme royal et ses vives représentations : du livre d’apparat au libelle diffamatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’image dans le livre. Cadre, cadrage XVIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">, 2013, Nouvelles approches de l'ekphrasis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réillustrer pour rendre illustre : sur quelques portraits gravés du dauphin Louis (1602-1604)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Naudé et la bibliothéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1041, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Biscéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lion et le rat en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fontaine pédagogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince à l'école des images : la pédagogie des peintures dans le &amp;quot;Télémaque&amp;quot; de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 108 (2), pp.157-174. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 70, pp.201-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plaidoyer pour un prince lecteur : l’édition quarto des Fables choisies mises en vers (Paris, 1668)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésope, quel modèle pour le prince?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Fontaine et quelques anciens, 20, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2009.1170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Litaudon Le paranymphe d'honneur et de vertu</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Boeuf, La Bibliothèque parisienne de Gabriel Naudé en 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.199-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'optique des moralistes, de Montaigne à Chamfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 297 (4), pp.767 - 771. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.376-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi illustrer l’éducation royale au Grand Siècle ?</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roukhomovsky (éd.), L'Optique des moralistes de Montaigne à Chamfort, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthos érudit dans l'Avis pour dresser une bibliothèque de Gabriel Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Illustrer le livre sous l'Ancien Régime, N° 107 (1), pp.217-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.107.0217⟩</w:t>
+              <w:t xml:space="preserve">, 2008, L’idée des bibliothèques à l’âge classique, 66 (2), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.066.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et in fabula ego: l'ethos mélancolique dans les Fables d'Esope de Jean Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les fables d'Érasme à La Fontaine, 19, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2008.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 294 (1), pp.150-152. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 66, pp.215-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage: Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d'As, Presses universitaires du Septentrion, 2016, 234 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Legros, François de Sales. Une poétique de l'imaginaire. Etudes des représentations visuelles dans l'Introduction à la vie dévote et le Traité de l'amour de Dieu, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 293 (4), pp.550-550. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 232, pp.557-559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanité vaine et vanité vaniteuse : glissements sémantiques et modifications référentielles du concept de vanité à l'Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Discours et enjeux de la Vanité, 56 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.056.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, 234 p., 23,5 cm × 15,5 cm.</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomberville : une version mondaine de la polygraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, De la polygraphie au XVIIe siècle, 49, pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2003.1963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allégories du fromage au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, Le siècle de Vatel, 217 (4), pp.595-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.024.0595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Représenter l’éducation royale au Grand Siècle : illustrations et variations magistrales dans l’œuvre gravé de François Chauveau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Doctrine des mœurs, un cas limite dans l'histoire de l'emblème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emblematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.165-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de la stoa: de la galerie architecturale au livre-galerie. Historique, descriptif et enjeux d'une appropriation de l'espace au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Espaces classiques, 34 (1-2), pp.71-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007555ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Force et David Morgan (dir.), De la morale à l'économie. Dialogue franco-américain sur les moralistes français, 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 198, pp.182-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1168 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...1268 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7282,4747 +7424,4747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription du monument dans l'oeuvre tristanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tristan L'Hermite (1601-1655) et Amédée Carriat (1922-2004): une histoire littéraire en Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Tonol, Feb 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le livre et ses fables : l’inscription du monument dans l’œuvre tristianienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Tristan L’Hermite (1601-1655)et Amédée Carriat (1922-2004): une histoire littéraire en Limousin »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis de Tristan l'Hermite, Feb 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Médailles sur les principaux événements du règne de Louis XIV: un livre monument?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvan Loskoutoff, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Médailles sur les principaux événements du règne de Louis le Grand (1702) : un livre d’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvan Loskoutoff, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centaure Chiron. Survivance d’un mythe d’éducation et de distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étranges animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Greiner et Frédéric Briot, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Page de titre sans frontispice ? Les Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubricologie. L’art des titres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Denis, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la galerie était dans les livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Amis de la Médiathèque Jacques Chirac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Dominique Leclerc, Mar 2020, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cette institution que l’on ne saurait voir : l’éducation royale au Grand Siècle, une question d’optique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique et Lettres : une herméneutique critique du réel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florent Libral, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morsures et sutures magistrales : Nicolas des Yveteaux libelliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Recherche sur les libelles d’Ancien Régime de la Ligue à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karine Abiven, Delphine Amstutz et Adrienne Petit, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herméneutique littéraire et matérialité éditoriale : le livre d’apparat au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Long Recherche Doctorat ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Bordas, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction et symbolique de l’animal dans l’éducation royale au Grand Siècle : Louis XIII et Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des animaux et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque de Troyes, en collaboration avec l’Institut universitaire Rachi, Jan 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation des rois Bourbons au Grand Siècle et leurs représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucien Bély, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infans in fabula. Du roi-enfant à l’enfant-roi : les enjeux de la fable dans l’institution du prince au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de Psyché : La Fontaine et la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Jun 2017, Château-Thierry, France. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition de 1614 des Images de Philostrate : un carrefour herméneutique de l’illusion morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment le texte ancien fait sens ? Régimes de signification et conditions d’interprétation de l’œuvre littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Emblèmes d’Horace de Vaenius et leurs transpositions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horace : un laboratoire poétique. Paraphrases, transpositions, parodies et détournements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Dauvois, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque et pouvoir régalien sous l’Ancien Régime : l’institution du prince au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques et pouvoir (s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BNF, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cavalier, le centaure et le dauphin : variations métaphoriques sur l’idée du prince apprenti en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Petey-Girard et Caroline Trotot, Apr 2013, Créteil, France. pp.317-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étrangetés éducatives. Figures de l’altérité dans l’institution des princes Bourbons au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’un étranger à la cour de France ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Dubost, Dec 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du voile et morales du secret dans l’éducation du prince au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le secret : un enjeu poétique, rhétorique et moral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Gevrey, Alexis Lévrier, Amandine Lefèvre et Bernard Teyssandier, May 2013, Reims, France. pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction et mission du livre illustré dans l’éducation du prince chrétien au Grand Siècle : les sieurs de Royaumont et de Brianville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-Royal et les images : un accès aux textes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tony Gheeraert, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des lettres et tradition de l’erreur : de l’Avis pour dresser une bibliothèque au Dictionnaire historique et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et enjeux de la critique littéraire au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey et Delphine Denis, Dec 2009, Paris, France. pp.67-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'“Histoire sainte” dans l'éducation du prince au Grand Siècle : les sieurs de Royaumont et de Brianville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-Royal et les images : un accès aux textes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tony Gheeraert, May 2011, Rouen, France. http://publis-shs.univ-rouen.fr/ceredi/index.php?id=592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Percier et les bandeaux des Fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fontaine, la fable et l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Dandrey, Céline Bohnert et Bernard Teyssandier, Dec 2012, Troyes et Paris, France. pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l’imprimé et pratiques manuscrites dans l’éducation du prince à l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la culture de l’imprimé (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégoire Holtz et Holger Schott Syme, Oct 2010, Toronto, Canada. pp.231-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi en images : représentations littéraires et illustrée de l’éducation du prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et pouvoir(s) sous l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey et Delphine Denis, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi illustrer Philostrate ? L’édition des Images de 1614 : enjeux esthétiques, pédagogiques et politiques d’un livre d’apparat au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature, arts et savoirs de la Renaissance et du premier XVIIe siècle. L’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibault Catel, Rachel Darmon, Pauline Dorio, Adeline Desbois, Adrienne Petit, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Charles Percier et les bandeaux des Fables</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait du moraliste en pédagogue : enjeux et avatars du discours moral dans l’éducation du prince au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fontaine, la fable et l’image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Dandrey, Céline Bohnert et Bernard Teyssandier, Dec 2012, Troyes et Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">Le moraliste classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Ferreyrolles, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le précepteur, le prince et le pédant: représentations et mises en signes du pouvoir livresque au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'affaire Pierre de Montmaur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Barbafieri; Jean-Marc Civardi, Jun 2013, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Portrait du moraliste en pédagogue : enjeux et avatars du discours moral dans l’éducation du prince au Grand Siècle</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulson de la Colombière lecteur de manuscrits médiévaux : de l’usage politique d’une mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moraliste classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gérard Ferreyrolles, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Mémoires arthuriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danielle Quéruel, Mar 2011, Troyes, France. pp.289-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éditoriales et logiques monumentales à l’âge classique : de l’usage politique du livre imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire masters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Martin, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sacres et histoire du livre de Louis XIII à Louis XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sacres des rois de France à Reims et la culture du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helga Meise et Jean Louis Haquette, Nov 2012, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pédagogie à la littérature ? Statut et fonction de la fable dans l’éducation du prince en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et morale à l’âge classique. Éthique des genres et pensée morale : les pouvoirs de la fable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Darmon, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle emblématique dans les Fables d’Ésope de Jean Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fables avant La Fontaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne-Marie Boivin, Jacqueline Cerquiglini-Toulet, Laurence Harf-Lancner, Jun 2007, Paris, France. pp.429-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription du monument médiéval dans l’éducation du prince au XVIIe siècle : Antoine de Pluvinel et Marc Vulson de la Colombière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inscription du monument (XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Philippe Grosperrin, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigue politique et coup d’État : l’affaire Concini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intrigue : réalité historique et représentation littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey et Delphine Denis, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triple corps du prince. Fables et représentations de l’éducation du prince à l’Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, savoirs et fables à l’âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Dandrey, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fable en images. L’édition de Jean Ballesdens des Fables d’Ésope Phrygien (1645)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Haquette, Dec 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et illustration dans l'éducation du prince au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers en images: l'iconographie de la poésie occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Kahn; Serge Linares; Christophe Martin, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télémaque fils d’Ulysse ? Guerre et souveraineté dans le Télémaque de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude pour les agrégations sur Les Aventures de Télémaque de Fénelon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Claude Arnould et Bernard Teyssandier, Nov 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ésope, quel modèle pour le prince ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, savoirs et fables à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Mar 2009, Paris, France. pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fable, modèle et source de la pensée morale : Gomberville, La Doctrine des mœurs, 1646</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Idée et ses fables. Le rôle du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneviève Artigas-Menant et Alain Couprie, Dec 2001, Créteil, France. pp.74-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typographie et scénographie du livre néo-classique: l'ambition de Pierre Didot l'aîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Visages du livre: l'iconographie de la page de titre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Haquette, Mar 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomberville et la question du style moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistique de la prose narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Denis, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rhétorique à la dialectique des peintures : le Dictionnaire chrétien de Nicolas Fontaine (1691)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emblemata Sacra. Rhétorique et herméneutique du discours sacré dans la littérature en images. The Rhetoric and Hermeneutics of Illustrated Sacred Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ralph Dekoninck et Agnès Guiderdoni-Bruslé, Jan 2005, Leuven, Belgique. pp.199-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fictions compensatrices ? Sur un usage détourné de l’histoire au XVIIe siècle : l’exemple de Gomberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Songes de Clio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabrina Vervancke, Thierry Belleguic et Éric Van-der-Schueren, Oct 2001, Québec, Canada. pp.171-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanité vaine et vanité vaniteuse : glissements sémantiques et modifications référentielles du concept de vanité à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et enjeux de la Vanité en Europe de la fin du Concile de Trente à l’aube des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Elisabeth Spica, Jun 1999, Metz, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la polygraphie mondaine : Marin de Gomberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’un polygraphe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey et Delphine Denis, Oct 2002, Paris, France. pp.297-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allégories du fromage au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le siècle de Vatel, la table, ses plaisirs et ses périls au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey et Reynald Abad, Sep 2001, Château de Chantilly, France. pp.595-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre-galerie au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures de l’espace au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Oct 2000, Paris, France. pp.71-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des mœurs ou les lunettes académiques : correction optique pour une galerie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emblématique et optique dans l’expression emblématique aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulette Choné, Apr 1998, Dijon, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des mœurs, roman emblématique pour l’instruction d’un jeune prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitié et concorde dans l’expression emblématique des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulette Choné, Apr 1997, Dijon, France. pp.153-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en images du combat spirituel dans l'&amp;quot;Introduction à la vie dévote&amp;quot; de François de Sales (1609)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe « Moralia », CELLF 17-18, Paris-Sorbonne, séminaire de Jean Dagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Dagen, Dec 1996, Paris, France. pp.241-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galerie de M. de Gomberville ou la peinture sérieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Emblem Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Louvain, Belgique. pp.337-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des mœurs&amp;quot;, un cas limite dans l’histoire de l’emblème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Society for Emblem Studies, “Multifuntionality of the Emblem”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolfgang Harms, Aug 1999, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de M. de Gomberville ou la peinture sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Society for Emblem Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Manning, Karel Porteman and Marc Van Vaeck, Aug 1996, Leuven, Belgique. pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494045v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02288220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé à l’œuvre : essais d'histoire littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Haquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teyssandier, Bernard; Haquette, Jean-Louis. ÉPURE - Éditions et Presses universitaires de Reims, 324 p., 2019, 978-2-37496-080-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'au sombre plaisir d'un cœur mélancolique&amp;quot; : études de littérature française du XVIIe siècle offertes à Patrick Dandrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Donné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.456, 2018, 9782705697105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Peureux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Hermann, pp.456, 2018, 9782705697105</w:t>
+                <w:t xml:space="preserve">hal-02075354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique, poétique et esthétique du secret de l'Ancien Régime à l'époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gevrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">études réunies par Françoise Gevrey, Alexis Lévrier et Bernard Teyssandier. Peeters, La république des lettres, ISSN 1378-8701 ; 59, pp.560, 2015, La république des lettres, ISSN 1378-8701, 9789042930988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ethique, poétique et esthétique du secret de l'Ancien Régime à l'époque contemporaine</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'institution du prince (1609) / Jean Héroard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Teyssandier. Hermann, 354 p., 2013, Collection Bibliothèque des littératures classiques, ISSN 2265-3376, 9782705687502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roi hors de page et autres textes : une anthologie / édition critique établie sous la direction de Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gevrey</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">études réunies par Françoise Gevrey, Alexis Lévrier et Bernard Teyssandier. Peeters, La république des lettres, ISSN 1378-8701 ; 59, pp.560, 2015, La république des lettres, ISSN 1378-8701, 9789042930988</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure, éditions et Presses universitaires de Reims, 2, pp.510, 2012, Héritages critiques, 9782915271584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bernard Teyssandier. Hermann, 354 p., 2013, Collection Bibliothèque des littératures classiques, ISSN 2265-3376, 9782705687502</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fables d'Esope Phrygien / [recueillies et éditées par] Jean Ballesdens ; édition critique établie sous la direction de Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure, Éditions et presses universitaires de Reims, 1, pp.608, 2011, Héritages critiques, 9782915271478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de La Fontaine, le laboratoire des fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dubost</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macé Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Épure, éditions et Presses universitaires de Reims, 2, pp.510, 2012, Héritages critiques, 9782915271584</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandrey Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED/PUF, 202 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Épure, Éditions et presses universitaires de Reims, 1, pp.608, 2011, Héritages critiques, 9782915271478</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine des moeurs / Marin Le Roy de Gomberville ; édition établie par Bernard Teyssandier ; Suivie par Le prince à l'école des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, pp.286, 2010, 9782252036907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">CNED/PUF, 202 p., 2011</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Morale par l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.646, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Klincksieck, pp.286, 2010, 9782252036907</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis pour dresser une bibliothèque / Gabriel Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, pp.456, 2008, 9782252034804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12090,51 +12232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5797AC55"/>
+    <w:nsid w:val="FC36AD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12238,51 +12380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A091F7"/>
+    <w:nsid w:val="37E5FAC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2020"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12386,51 +12528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70D0C155"/>
+    <w:nsid w:val="1A44605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12534,51 +12676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC51EB66"/>
+    <w:nsid w:val="C82DAE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12682,51 +12824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="985ED630"/>
+    <w:nsid w:val="1B1553F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12830,51 +12972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78A5F471"/>
+    <w:nsid w:val="64B2ED7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12978,51 +13120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9407E277"/>
+    <w:nsid w:val="071B1BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13126,51 +13268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="38CDD2EF"/>
+    <w:nsid w:val="5AFAE2AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13274,51 +13416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5D6D4F46"/>
+    <w:nsid w:val="5DDCB373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13422,51 +13564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B2ED6482"/>
+    <w:nsid w:val="E4A3B507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13680,51 +13822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>