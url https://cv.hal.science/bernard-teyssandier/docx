--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2518,169 +2518,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Exil de Polexandre et d'Ericlée de Gomberville (1619)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions narratives en prose de l'âge baroque : répertoire analytique. Deuxième partie, 1611-1623 / sous la direction de Frank Greiner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.486-495, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture de l'imprimé et pratiques manuscrites dans l'éducation du prince à l'Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Holtz (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux aspects de la culture de l'imprimé. Questions et perspectives XVe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, Droz, pp.231-247, 2014, Cahiers d'Humanisme et Renaissance ISSN : 1422-5581, 978-2-600-01767-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286053v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02082713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repentirs anthologiques : pourquoi réunit-on des libelles?</w:t>
               </w:r>
@@ -2978,173 +2978,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Fables pédagogiques : périégèse éducative et déambulation poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Bohnert; Stéphane Macé; Bernard Teyssandier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de La Fontaine. Le laboratoire des Fables, livres I à VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Puf, pp.70-101, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Ballesdens, Fables d'Esope Phrygien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Reims : Épure, Éditions et presses universitaires de Reims, pp.483-498, 2011, Héritages critiques, 978-2915271-47-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992783v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02285982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle emblématique dans les Fables d'Esope de Jean Baudoin</w:t>
               </w:r>
@@ -4650,2090 +4650,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, 234 p., 23,5 cm × 15,5 cm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle grammaire pour quel prince ? Le manuscrit français 151 : un exemplaire de présent adressé à Gaston d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Gaston d’Orléans et l’Antiquité, pp.10.4000/crcv.20148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.20148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Naissance et petite enfance à la cour de France (Moyen Âge-XIXe siècle), sous la direction de Pascale Mormiche et Stanis Perez, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, 234 p., 23,5 cm × 15,5 cm.</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’éducation royale au Grand Siècle : illustrations et variations magistrales dans l’œuvre gravé de François Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.539-540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.204.0675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">« Des Mausolées qui volent » : Les Triomphes de Louis le Juste (1649)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourmenoir [des] belles allées des Histoires : peinture, périégèse et parénèse dans l'oeuvre albinéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paradoxes d’historiens : les enjeux de l’écriture de l’histoire en France (1560-1630), 31 (31), pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/albin.2019.1624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Roys ne sont jamais enfans » L’éducation royale au Grand Siècle : avanie ou aventure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes, 104 (3), pp.139-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L'aventure au XVIIe siècle. Itinéraires d'une notion, 100 (3), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.100.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infans in fabula&amp;quot; : fables et fictions éducatives au Grand Siècle. Du roi-enfant à l’enfant roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2018.1372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1617, Louis XIII prend le pouvoir : naissance d’un mythe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, François Chauveau, 289 (4), pp.675-691. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.204.0675⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276, pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pourmenoir [des] belles allées des Histoires : peinture, périégèse et parénèse dans l'oeuvre albinéenne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis le Juste, prince d'émotion : Images d'un règne et portraits d'un roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/albin.2019.1624⟩</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276 (3), pp.477-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.173.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Roys ne sont jamais enfans » L’éducation royale au Grand Siècle : avanie ou aventure ?</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et expérience d'une pensée visuelle: Horace, Vænius et Gomberville, une filiation idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangetés éducatives : figures de l'altérité dans l'institution des princes Bourbons au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-07-28, Le théâtre des nations, pp.10.4000/crcv.13782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.13782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Mentor est-il l’image ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le clair-obscur du visible. Fénelon et l’image, 14, pp.129-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio chez Phébus : La Divine vengeance sur la mort du marquis d'Ancre (1617). Propagande, propagation, commotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochefoucauld : « routes diverses », 267 (2), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des lettres et tradition de l’erreur. De l’Avis pour dresser une bibliothèque de Naudé au Dictionnaire historique et critique de Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'aventure au XVIIe siècle. Itinéraires d'une notion, 100 (3), pp.197-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.100.0197⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Naissance de la critique littéraire, 86 (1), pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.086.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Infans in fabula&amp;quot; : fables et fictions éducatives au Grand Siècle. Du roi-enfant à l’enfant roi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divine Vengeance sur la mort du marquis d’Ancre pour servir d’exemple à tous ceux qui entreprennent contre l’Authorité des Roys (1617)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 267, pp.363-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.152.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Percier et les bandeaux des Fables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fablier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.11-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/lefab.2018.1372⟩</w:t>
+              <w:t xml:space="preserve">, 2014, La Fontaine, la fable et l'image. Actes du colloque international 6 &amp; 7 décembre 2012. Deuxième partie, 25 (25), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2014.1243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éditoriales de l’éclat. L’héroïsme royal et ses vives représentations : du livre d’apparat au libelle diffamatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles approches de l'ekphrasis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Naudé et la bibliothéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1041, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Biscéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lion et le rat en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fontaine pédagogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1003, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince à l'école des images : la pédagogie des peintures dans le &amp;quot;Télémaque&amp;quot; de Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.201-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésope, quel modèle pour le prince?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Fontaine et quelques anciens, 20, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2009.1170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'optique des moralistes, de Montaigne à Chamfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276, pp.395-398. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.376-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Louis le Juste, prince d'émotion : Images d'un règne et portraits d'un roi</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roukhomovsky (éd.), L'Optique des moralistes de Montaigne à Chamfort, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1617, le coup d’État de Louis XIII, 276 (3), pp.477-506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...430 lines deleted...]
-                <w:t xml:space="preserve">Histoire des lettres et tradition de l’erreur. De l’Avis pour dresser une bibliothèque de Naudé au Dictionnaire historique et critique de Bayle</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthos érudit dans l'Avis pour dresser une bibliothèque de Gabriel Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Naissance de la critique littéraire, 86 (1), pp.67-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.086.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2008, L’idée des bibliothèques à l’âge classique, 66 (2), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.066.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...601 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Boeuf, La Bibliothèque parisienne de Gabriel Naudé en 1630</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.199-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077537v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-02077519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et in fabula ego: l'ethos mélancolique dans les Fables d'Esope de Jean Baudoin</w:t>
               </w:r>
@@ -7639,165 +7639,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le centaure Chiron. Survivance d’un mythe d’éducation et de distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étranges animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Greiner et Frédéric Briot, Feb 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Médailles sur les principaux événements du règne de Louis le Grand (1702) : un livre d’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvan Loskoutoff, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Page de titre sans frontispice ? Les Triomphes de Louis le Juste de Jean Valdor (1649)</w:t>
               </w:r>
@@ -9640,165 +9640,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inscription du monument médiéval dans l’éducation du prince au XVIIe siècle : Antoine de Pluvinel et Marc Vulson de la Colombière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inscription du monument (XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Philippe Grosperrin, May 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le modèle emblématique dans les Fables d’Ésope de Jean Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fables avant La Fontaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne-Marie Boivin, Jacqueline Cerquiglini-Toulet, Laurence Harf-Lancner, Jun 2007, Paris, France. pp.429-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494154v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigue politique et coup d’État : l’affaire Concini</w:t>
               </w:r>
@@ -10826,165 +10826,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Doctrine des mœurs, roman emblématique pour l’instruction d’un jeune prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitié et concorde dans l’expression emblématique des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulette Choné, Apr 1997, Dijon, France. pp.153-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Doctrine des mœurs ou les lunettes académiques : correction optique pour une galerie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emblématique et optique dans l’expression emblématique aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulette Choné, Apr 1998, Dijon, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494053v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en images du combat spirituel dans l'&amp;quot;Introduction à la vie dévote&amp;quot; de François de Sales (1609)</w:t>
               </w:r>
@@ -12232,51 +12232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC36AD30"/>
+    <w:nsid w:val="9FA5B227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12380,51 +12380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37E5FAC5"/>
+    <w:nsid w:val="9EF21176"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2020"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12528,51 +12528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A44605A"/>
+    <w:nsid w:val="59498F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12676,51 +12676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C82DAE24"/>
+    <w:nsid w:val="A3FFB460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12824,51 +12824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B1553F9"/>
+    <w:nsid w:val="83DFCDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12972,51 +12972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64B2ED7A"/>
+    <w:nsid w:val="7699B99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13120,51 +13120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="071B1BDD"/>
+    <w:nsid w:val="3AB7F8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13268,51 +13268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5AFAE2AA"/>
+    <w:nsid w:val="4B657868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13416,51 +13416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5DDCB373"/>
+    <w:nsid w:val="D503F37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13564,51 +13564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E4A3B507"/>
+    <w:nsid w:val="B16089A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13822,51 +13822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-teyssandier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2737-1330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096119853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.teyssandier@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/presentation-du-crimel/le-crimel,10012,25153.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.17esiecle.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-metiers-du-design,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuNioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/formation/catalogue-de-formation/licence-professionnelle-bois-et-ameublement,23515,38949.html?args=R9qFsCnMmKDtxCa17YTDkHVqaqbfYRXwwTnCVt2witCDUIiVoUdkeMDp*XGEGm2SMIhvMbuZ3_kOrRxvJlk6dOorIryuN(https://)%5D(https://)%5D(https://)%5D(https://)ioRCyFFyPAvhl9tCdwYdtHRrwAvNC1tDg_H&amp;formation_id=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/media-files/37774/epurecat_h_04-catalogue-hc-2021-a5_web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03582230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03605876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beugnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100754480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01993021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04880380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04360468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.224.0767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.221.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03506545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2019.1624" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2018.1372" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13782" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.152.0363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2014.1243" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2009.1170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03536536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.066.0115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2008.1159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1963" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007555ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02286041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02285967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02288220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02082715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02494045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03604319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandrey Patrick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074975v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02074992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>