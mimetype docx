--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard THIBAUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 04/02/1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique et Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5508 - CNRS - Université de Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Case Courrier 048, Place E. Bataillon, 34095 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard.thibaut@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes de la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974 -1978 Ingénieur d'Etude et de Recherche au CTFT (CIRAD) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 -1980 Doctorant USTL: Responsable scientifique d'un contrat DGRST Matériau Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 -1984 Attaché de Recherches au CNRS, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 -1991 Chargé de Recherche au CNRS: Responsable de l'équipe &amp;quot;Mécanique et usinage du bois&amp;quot; au Laboratoire de Mécanique Générale des Milieux Continus, Université Montpellier 2, URA 1214 du CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 -2004 Directeur de Recherche au CNRS: Responsable de l'équipe &amp;quot;Bois&amp;quot; au Laboratoire de Mécanique et Génie Civil (LMGC), Université Montpellier 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR. 5508 du CNRS (à mi-temps à partir de 1994)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 -1996 Chef du Programme Bois du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 -1998 Responsable du Laboratoire « Qualité et Technologie des Bois » du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 – 2001 Coordination scientifique du Programme Bois du CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001- 2004 Responsable de l’Equipe « Usage et conception de matériaux et composants à base de bois de forêts naturelles » du Programme Bois au CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 Directeur de Recherche au CNRS: US CNRS Guyane, UAG, Cayenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Directeur de l’UMR Ecologie des forêts de Guyane (ECOFoG), AgroParistech, Cirad, CNRS, INRA, UAG, Kourou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2020 Directeur de Recherche Emérite au CNRS affecté au LMGC, Université Montpellier 2, UMR. 5508 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instances d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe d'Evaluation et de Prospective &amp;quot;Filière Bois&amp;quot; (1983-1990), au Ministère de la Recherche et de la Technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National de la Recherche Scientifique (1987-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 Commissions Scientifiques Spécialisées de l'INRA, 1986 –1990, 1998-2002, 2003-2007 (Président)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section, Université de Montpellier, 1994-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section Université des Antilles et de la Guyane, 2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERMAB Unité mixte de recherches INRA, ENGREF, Université Nancy 1 (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite AERES du LERMAB EA 4370, Université de Lorraine (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERFOB Unité mixte de recherches INRA, ENGREF (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite HCERES du LERMAB, de BEF et Silva (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de concours chercheurs et enseignants chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CNRS, 1987 – 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours MCF et PR, Université de Montpellier 2, 1994 – 2004, Université des Antilles et de la Guyane, 2004 – 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CR, INRA 1985, 1993, 2000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de concours DR, INRA 1994, 1996, 1997, 1999, 2001, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot;Forêt méditerranéenne&amp;quot; (1983-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Annales de l’Afocel&amp;quot; (1993-1994).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Bois et Forêts des Tropiques&amp;quot; (1992-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot; Annals of Forest Sciences » de 1994 à 2008. (Editeur Associé, chargé du secteur : « Sciences du bois » de 1994 à 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’experts européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'experts pour l'évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : A.I.R., Group Wood and Composites, Bruxelles, 1992 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : C.R.A.F.T., Bruxelles, 99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour « Wood & Paper Proposals – S2w4 under programme Quality and Life and Managment of Living Resources ». Programme de la Communauté Européenne (CEE), Bruxelles, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, Forêt Méditerranéenne, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1rst Plant Biomechanics Conference (Colloque Interdisciplinaire du Comité de la Recherche Scientifique), Montpellier, 5-9/9/1994, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th Plant Biomechanics Conference, Cayenne, 16-21/11/2009, Coordination et édition des Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation par le recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury du D.E.A national. &amp;quot; Sciences du Bois &amp;quot; de 1981 à 2003 et direction de 20 diplômés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de 31 thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 90 thèses (autres que les thèses dirigées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 22 soutenances d’habilitations à diriger des recherches (ou thèses d’état)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication et diffusion des résultats scientifiques et techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d’état</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaut B., (1988). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de coupe du bois par déroulage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèse de Doctorat d’Etat, dir. O. Maisonneuve, Université Montpellier 2, 367 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Thibaut B., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : pourquoi parler de produits de la Forêt Méditerranéenne, un aperçu de l'état actuel de la filière bois dans nos trois régions, les thèmes de réflexion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 147-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Thibaut B., Bouet A., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : compte-rendu des débats et des visites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 167-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Thibaut B., Mazaud D., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et usagers des produits de la forêt méditerranéenne: rapport introductif, compte rendu des débats, de la tournée, conclusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 232-238.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Thibaut B., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire pour les produits de la Forêt Méditerranéenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Thibaut B. (1986). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques technologiques du bois de Pin d’Alep (Pinus halpensis Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Options Méditerranéennes, vol. 1986/1, p. 163-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Chanson B., Leban J.M., Thibaut B., (1989). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La roulure du châtaignier (Castanea sativa Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 11, n° 1, p. 15-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Thibaut B., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pression urbaine en périphérie de grandes métropoles, importance et limite des Plans d'occupation des Sols dans la gestion des espaces : l'exemple de Jacou, commune du district de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foresterranée 90, Avignon, Forêt Médit., Tome XII, n°4, p. 352-354.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Mothe F., Chanson B., Thibaut B., Martin G., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. Variation radiale des retraits longitudinal et tangentiel sur des placages déroulés de Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 47, p. 331-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Fournier M., Chanson B., Guitard D., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 1: application à l’analyse des contraintes de support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 513-526.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Fournier M., Chanson B., Thibaut B., Guitard D., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 2: application à l’analyse tridimensionnelle des contraintes de maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 527-546.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11. Guitard D., Morlier P., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diversité forestière aux composites à base de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêts des Tropiques, vol. 227, p. 57-61.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12. Pieri J.C., Regord C., Thibaut B., Kamal M., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation of the early stages of tool edge deterioration during veneer cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXth Conference on Solid State Science, Ste Catherine, Egypt, 86, Arab Journal of Applied Physics and Education (pub.), vol 2, n° 51, p. 51-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13. Frascaria N., Chanson B., Thibaut B., Lefranc M., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill.). Analyse d’un des facteurs explicatifs de la roulure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 49, n° 1, p. 49-62.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. Thibaut B., (1992), – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du numéro spécial &amp;quot; Pin d'Alep &amp;quot;. Forêt Médit., Tome XIII, n°3, p. 149-150.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. Thibaut B., Loup C., Chanson B., Dilem A., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation du pin d’Alep (Pinus halepensis Mill.) en zone méditerranéenne française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 13, n° 3, p. 226-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. Gril J., Berrada E., Thibaut B. (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 487-508.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17. Gril J., Berrada E., Thibaut B., Martin G., (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18. Fournier M., Chanson B., Thibaut B., Guitard D., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure des déformations résiduelles de croissance à la surface des arbres : observation sur différentes espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Annales des Sciences Forestières, vol. 51, p. 249-258.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19. Gril J., Thibaut B., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 51, p. 329-338.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur les bois méditerranéens en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 93-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22. Gérard J., Baillères H., Fournier M., Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité du bois chez les eucalyptus de plantation. Etude de variation de trois propriétés de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 245, p. 101-107.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23. Thibaut B., Fournier M., Jullien D., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes de croissance, recouvrance différée à l’étuvage et fissuration des grumes : cas du Châtaignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, B. Thibaut (ed), Forêt Méditerranéenne, t. XVI, n° 1, p. 85-92.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24. Cielo P., Thibaut B., Zanuttini R., (1996). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementi prefiniti per pavimenti di legno realizzati con assortimenti di Castagno provenienti da bosco ceduo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monti E Boschi N°6, 29-36.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. Beauchêne J., Thibaut B., (1997). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais: réalisation d’essais mécaniques pour tester l’aptitude à l’usinage et l’influence de la température d’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 251, 55-67.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. Thibaut B., Baillères H., Chanson B., Fournier-Djimbi M., (1997). – Plantations d'arbres à croissance rapide et qualité des produits forestiers sous les tropiques. Bois et Forêts des Tropiques N°252 (2), 49-53.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Measurement of Wood from French Guiana and Japanese Hardwood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, N°44, 3-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. Clair B., Despaux G., Chanson B., Thibaut B. (2000) Utilisation de la microscopie acoustique pour l’étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux*.* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 57p. 335-343.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29. Clair B., Thibaut B. (2001) Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 2, p. 121-131.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30. Thomas R., Thibaut B., Fournier M. (2001) Qualité du pin sylvestre de Lozère et usages possibles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 1, p. 41-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31. Thibaut B., Gril J., Fournier M. (2001) Mechanics of wood and trees : some new highlights for an old story, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Acad. Sci. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 329, Série II </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 701-716.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32. Fonti P., Macchioni M., Thibaut B. (2002) Ring shake in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.) : State of the art. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 59, p. 129 – 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33. Clair B., Ruelle J., Thibaut B., (2003). Relationship between growth stress, mechanical-physical properties and proportion of fibre with gelatinous layer in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.). Holzforschung. Vol.57, N°2. 189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34. Bardet S., Beauchêne J., Thibaut B. (2003). Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. For. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 60, 49-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35. Clair B., Despaux G., Chanson B., Thibaut B. (à paraître) La microscopie acoustique : possibilités d’applications à la recherche des propriétés mécaniques du bois à l’échelle pariétale. Cahiers Scientifiques du Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36. Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part. 1 : variations of colour parameters, Annals of Forest Science, 62: 625-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37. Clair B., Arinero R., Lévèque G., Ramonda M., Thibaut B. (2003) Mechanical properties of wood cell wall layers: Experiments by atomic force microscopy, IAWA Journal, vol. 24, 3, 223–230.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38. Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies, vol. 327, 9-10, 881-888.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39. Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science, vol. 50, 293-300.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40. Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal, vol. 26, 2, 189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41. Clair B., Thibaut B., Sugiyama J. (2005) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the detachment of the gelatinous layer in tension wood fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, vol. 51, 3, 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42. Mbang T., Thévenon M.F., Gérard J., Thibaut A., Thibaut B. 2005. Importance of the wood secondary metabolites on the physical properties and the durability of four tropical wood species from Cameroon : [Abstract]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forestry review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. vol.7:n 5 : p. 177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43. Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambial age and height on wood density components of plantation poplar I-69 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populus deltoids cv. I-68/55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in China, Journal of the institute of wood science, vol 17, n°4: 228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44. Ruelle J., Yamamoto H., Thibaut B. (2007) Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperms species, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2(2), 235-251.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45. Ruelle J., Beauchene J., Thibaut A. & Thibaut B. (2007) Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species, Annals of Forest Sciences, 64 (5): 503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46. Ruelle J., Yoshida M., Clair B., Thibaut B. (2007) Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae), Trees - Structure and Function 21(3):345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47. L. Bléron, G. Duchanois, B. Thibaut (2008) Characteristic properties of embedding strength for the nailing of the gonfolo rose (Qualea rosea Aubl.) Holzforschung, Vol. 62, pp. 86–90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48. Marchal R., Mothe F., Denaud L-E., Thibaut B., Bléron L. (2009) Cutting forces in wood machining – Basics and applications in industrial processes. A review COST Action E35 2004–2008: Wood machining – micromechanics and fracture. Holzforschung 63(2): 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brémaud, I., K. Minato, P. Langbour & B. Thibaut. (2010) Physico-chemical indicators of interspecific variability in vibration damping of wood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 67(7): 707(8p) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF 2009 : 1,441).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50. Brémaud, I., P. Cabrolier, J. Gril, B. Clair, J. Gérard, K. Minato & B. Thibaut (2010). Identification of anisotropic vibrational properties of Padauk wood with interlocked grain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 44(3) : 355-367 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF2009 : 1,737).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51. Royer M., Stien D., Beauchêne J., Herbette G., McLean J-P., Thibaut A., Thibaut B. (2010) Extractives of the tropical wood Wallaba (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eperua falcata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aubl.) as natural anti-swelling agents, Holzforshung, 64: 211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52. Royer M., Herbette G., Eparvier V., Beauchêne J., Thibaut B., Stien D.(2010), Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family, Phytochemistry 71: 1708–1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53. Ruelle J., Beauchêne J. Yamamoto H. Thibaut B. (2011) Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species. Wood Sci Technol 45:339–357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54. Bremaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.). Wood Sci Technol 45:461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55. Bremaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data. Wood Sci Technol 45:735-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56. McLean J.P., Zhang T., Bardet S., Beauchêne J., Thibaut A., Clair B., Thibaut B.(2011) The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation. Annals of Forest Science 68*:* 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57. Zhang T., Bai S.-L., Bardet S., Alméras T., Thibaut B., Beauchêne J. (2011) Radial variations of vibrational properties of three tropical woods. Journal of Wood Science 57 : 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">58. Brémaud I., El Kaim Y., Guibal, D., Minato, K. , Thibaut B., Gril, J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types. Annals of Forest Science 69 : 373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59. Zhang T., Bai S.-L., Zhang Y.F., Thibaut B. (2012) Viscoelastic properties of wood materials characterized by nanoindentation experiments. Wood Science and technology, 46 : 1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60. Royer M., Rodrigues A., Herbette G., Beauchêne J., Chevalier M., Herault B., Thibaut B., Stien D. (2012) Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi. International Biodeterioration & Biodegradation, 70: 55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61. Brémaud I., Ruelle J., Thibaut A.,Thibaut B. (2013) Changes in viscoelastic vibrational properties between compression and normal wood: roles of microfibril angle and of lignin. Holzforschung 67 : 75–85,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62. Jullien D., Widmann R., Loup C., Thibaut B. (2013) Relationship between tree morphology and growth stress in mature European beech stands. Annals of Forest Science, 68(4) :681–688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63. Bourreau D., Beauchêne J., Aiméne Y., Thibaut B. (2013) Feasibility of glued laminated timber beams with tropical hardwoods. European Journal of Wood and Wood Products: 71(5) 653-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64. Chrzavzez J., Théry-Parisot I., Fiorucci G., Terral J-F., Thibaut B. (2014) Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: experimental approach combining charcoal analysis and biomechanics. Journal of Archaeological Science 44: 30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65. Amusant N., Migg, Thibaut B., Brauchêne J. (2014) Diversity of decay resistance strategies of durable tropical woods species …. International biodeterioration and biodegradation 94: 103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66. Tritsch I., Marmoex C., Davy D., Thibaut B., Gond V. (2015) Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories Bulletin of Latin American Research 34 (1) 19–34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67. Morel H, Mangenet T, Beauchêne J, Ruelle J, Nicolini E, Heuret P, Thibaut B (2015) Seasonal variations of phonological traits: leaf shedding and cambial activity in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia nitida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Miq. and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia velutina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benoist (Fabaceae) in tropical rainforest. Trees structure and functions, DOI 10.1007/s00468-015-1177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68. Thibaut B, Denaud L, Collet R, Marchal R, Beauchêne J, Mothe F, Méausoone PJ, Martin P, Larricq P, Eyma F (2016) Wood machining with a focus on French research in the last 50 years. Annals of Forest Science, 73:163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69. Burgers A, Montero C, Sera JG, Casals MV, Modol EM, Langbour P, Thibaut B. Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maderas: Ciencia y Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scielo, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool wear during wood sawing: influence of certain physical and chemical properties for 285 wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2025.362.a37858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak beams in medieval frameworks: constraints and advantages for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the natural resistance to decay of five hundred tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 358, pp.53 - 65. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2023.358.a37353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using specimens from the CIRAD Kourou wood collection to build a database of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soepe Koese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.352.a36936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the Cirad wood collection in Montpellier, France, representing eight thousand identified species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.339.a31709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the chemical composition of several tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.342.a31809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional printing, muscles, and skeleton: mechanical functions of living wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (14), pp.3453-3466. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gené Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vilches Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Correal Modol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des ressources à la diversité des usages des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chollat-Namy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (2), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood machining with a focus on French research in the last 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0460-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in phenological traits: leaf shedding and cambial activity in Parkia nitida Miq. and Parkia velutina Benoist (Fabaceae) in tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1177-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of decay resistance strategies of durable tropical woods species: Bocoa prouacencsis Aublet, Vouacapoua americana Aublet, Inga alba (Sw.) Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between tree morphology and growth stress in mature European beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glued laminated timber beams with tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-013-0721-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Variations of Vibrational Properties of Three Tropical Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (5), pp.377-386. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0085-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of wood materials characterized by nanoindentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic properties of embedding strength for the nailing of the gonfolio rose (Qualea rosea Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duchanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2008.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-007-0128-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamamoto Hiroyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.235-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detachment of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0648-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des bois et choix des essences pour des fonctions de structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Growth Stresses, Mechano-Physical Properties and Proportion of Fibre with Gelatinous Layer in Chestnut (Castanea Sativa Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the mechanical properties of wood cell layers by atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie acoustique pour l'étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux. ––– Possible use of scanning acoustic microscopy to study local wood properties: preliminary study of experimental conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.335-343. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 251 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des deformations residuelles de croissance a la surface des arbres, en relation avec leur morphologie. Observations sur differentes especes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.249-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 1. Analyse des contraintes de support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.513-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 2. Analyse tridimensionnelle des contraintes de maturation, cas du feuillu standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. I - Variation radiale des retraits longitudinal et tangentiel sur des placages deroules de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des caractéristiques de l’arbre sur les procédés de transformation et les produits en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de mise en œuvre du bois dans les charpentes de cathédrales : pertinence et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office public d'évaluation des choix scientifiques et technologiques- Sénat &amp; Assemblée nationale: QUELS APPORTS DES SCIENCES ET TECHNOLOGIES À LA RESTAURATION DE NOTRE-DAME DE PARIS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tendre la passe vers zéro en usinage-l'apport de Tony Atkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe Usinage Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compartiment ligneux de l’arbre source de matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme séminaire du GDR Symbiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biomechanics and the transition from juvenile to mature wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS ANNUAL CONFERENCE Wood Science for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gros bois aujourd'hui, réalités et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes et opportunités pour la valorisation des gros bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth parameters on mountain pine wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of mechanical properties during the making of wood in a growing tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The physical chemistry of green chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de l'arbre : la cascade des usages du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux biosourcés - MECAMAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de feuilles de grandes dimensions par usinage : questions mécaniques posées par le déroulage du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du compartiment ligneux de l’arbre, au bois d’œuvre: paramètres biologiques et physiques de la variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois et ses usages depuis la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe GReNES, Dec 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to end product : construction, deconstruction and reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeMoWood Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois est-il l'ennemi de la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales de Cluny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix en vue d'applications structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées du GdR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylologie, un discours sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socioéconomiques et environnementaux de la forêt en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d’Agriculture de France : Forêt de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glue laminated timber beams with neo-tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondability study of three Guianese woods for glulam manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Products Society 65th International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois ressources et matériaux du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois d’avenir 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Laurent du Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre forme de l'arbre, indicateur de contrainte de croissance et fentes à l'abattage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the trunk daily diameter variation during wet season in a neotropical rain forest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr Bernard Thibaut, Nov 2009, Cayenne (Guyane), France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois matériau intelligent de l'arbre au bois matériau écologique de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical differences between tension wood and opposite wood in 22 tropical rainforest species from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the rotary-cutting of a softwood: modelling the variations of the veneer properties and the consequences of the plywood quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary cutting simulation of Heterogeneous wood: application to douglas fir peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical aspects of heating wood in rotary veneer cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Lillehamer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees stems mechanics: a study of forms and loads of a biological growing structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranchage et déroulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2015, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial implications of reaction wood and the influence of forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Fagerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Implications of Reaction Wood and the Influence of Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en Guyane - La science par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-28, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages du bois dans les métiers d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois: une grande classe de matériaux d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le bois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine biologique et physico-chimique de la diversité des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Les bois et leurs usages : approches pluridisciplinaires de la diversité, Egleton, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard THIBAUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 04/02/1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique et Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5508 - CNRS - Université de Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Case Courrier 048, Place E. Bataillon, 34095 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard.thibaut@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes de la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974 -1978 Ingénieur d'Etude et de Recherche au CTFT (CIRAD) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 -1980 Doctorant USTL: Responsable scientifique d'un contrat DGRST Matériau Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 -1984 Attaché de Recherches au CNRS, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 -1991 Chargé de Recherche au CNRS: Responsable de l'équipe &amp;quot;Mécanique et usinage du bois&amp;quot; au Laboratoire de Mécanique Générale des Milieux Continus, Université Montpellier 2, URA 1214 du CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 -2004 Directeur de Recherche au CNRS: Responsable de l'équipe &amp;quot;Bois&amp;quot; au Laboratoire de Mécanique et Génie Civil (LMGC), Université Montpellier 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR. 5508 du CNRS (à mi-temps à partir de 1994)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 -1996 Chef du Programme Bois du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 -1998 Responsable du Laboratoire « Qualité et Technologie des Bois » du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 – 2001 Coordination scientifique du Programme Bois du CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001- 2004 Responsable de l’Equipe « Usage et conception de matériaux et composants à base de bois de forêts naturelles » du Programme Bois au CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 Directeur de Recherche au CNRS: US CNRS Guyane, UAG, Cayenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Directeur de l’UMR Ecologie des forêts de Guyane (ECOFoG), AgroParistech, Cirad, CNRS, INRA, UAG, Kourou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2020 Directeur de Recherche Emérite au CNRS affecté au LMGC, Université Montpellier 2, UMR. 5508 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instances d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe d'Evaluation et de Prospective &amp;quot;Filière Bois&amp;quot; (1983-1990), au Ministère de la Recherche et de la Technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National de la Recherche Scientifique (1987-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 Commissions Scientifiques Spécialisées de l'INRA, 1986 –1990, 1998-2002, 2003-2007 (Président)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section, Université de Montpellier, 1994-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section Université des Antilles et de la Guyane, 2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERMAB Unité mixte de recherches INRA, ENGREF, Université Nancy 1 (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite AERES du LERMAB EA 4370, Université de Lorraine (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERFOB Unité mixte de recherches INRA, ENGREF (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite HCERES du LERMAB, de BEF et Silva (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de concours chercheurs et enseignants chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CNRS, 1987 – 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours MCF et PR, Université de Montpellier 2, 1994 – 2004, Université des Antilles et de la Guyane, 2004 – 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CR, INRA 1985, 1993, 2000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de concours DR, INRA 1994, 1996, 1997, 1999, 2001, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot;Forêt méditerranéenne&amp;quot; (1983-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Annales de l’Afocel&amp;quot; (1993-1994).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Bois et Forêts des Tropiques&amp;quot; (1992-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot; Annals of Forest Sciences » de 1994 à 2008. (Editeur Associé, chargé du secteur : « Sciences du bois » de 1994 à 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’experts européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'experts pour l'évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : A.I.R., Group Wood and Composites, Bruxelles, 1992 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : C.R.A.F.T., Bruxelles, 99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour « Wood & Paper Proposals – S2w4 under programme Quality and Life and Managment of Living Resources ». Programme de la Communauté Européenne (CEE), Bruxelles, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, Forêt Méditerranéenne, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1rst Plant Biomechanics Conference (Colloque Interdisciplinaire du Comité de la Recherche Scientifique), Montpellier, 5-9/9/1994, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th Plant Biomechanics Conference, Cayenne, 16-21/11/2009, Coordination et édition des Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation par le recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury du D.E.A national. &amp;quot; Sciences du Bois &amp;quot; de 1981 à 2003 et direction de 20 diplômés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de 31 thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 90 thèses (autres que les thèses dirigées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 22 soutenances d’habilitations à diriger des recherches (ou thèses d’état)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication et diffusion des résultats scientifiques et techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d’état</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaut B., (1988). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de coupe du bois par déroulage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèse de Doctorat d’Etat, dir. O. Maisonneuve, Université Montpellier 2, 367 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Thibaut B., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : pourquoi parler de produits de la Forêt Méditerranéenne, un aperçu de l'état actuel de la filière bois dans nos trois régions, les thèmes de réflexion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 147-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Thibaut B., Bouet A., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : compte-rendu des débats et des visites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 167-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Thibaut B., Mazaud D., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et usagers des produits de la forêt méditerranéenne: rapport introductif, compte rendu des débats, de la tournée, conclusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 232-238.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Thibaut B., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire pour les produits de la Forêt Méditerranéenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Thibaut B. (1986). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques technologiques du bois de Pin d’Alep (Pinus halpensis Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Options Méditerranéennes, vol. 1986/1, p. 163-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Chanson B., Leban J.M., Thibaut B., (1989). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La roulure du châtaignier (Castanea sativa Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 11, n° 1, p. 15-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Thibaut B., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pression urbaine en périphérie de grandes métropoles, importance et limite des Plans d'occupation des Sols dans la gestion des espaces : l'exemple de Jacou, commune du district de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foresterranée 90, Avignon, Forêt Médit., Tome XII, n°4, p. 352-354.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Mothe F., Chanson B., Thibaut B., Martin G., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. Variation radiale des retraits longitudinal et tangentiel sur des placages déroulés de Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 47, p. 331-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Fournier M., Chanson B., Guitard D., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 1: application à l’analyse des contraintes de support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 513-526.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Fournier M., Chanson B., Thibaut B., Guitard D., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 2: application à l’analyse tridimensionnelle des contraintes de maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 527-546.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11. Guitard D., Morlier P., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diversité forestière aux composites à base de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêts des Tropiques, vol. 227, p. 57-61.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12. Pieri J.C., Regord C., Thibaut B., Kamal M., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation of the early stages of tool edge deterioration during veneer cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXth Conference on Solid State Science, Ste Catherine, Egypt, 86, Arab Journal of Applied Physics and Education (pub.), vol 2, n° 51, p. 51-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13. Frascaria N., Chanson B., Thibaut B., Lefranc M., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill.). Analyse d’un des facteurs explicatifs de la roulure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 49, n° 1, p. 49-62.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. Thibaut B., (1992), – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du numéro spécial &amp;quot; Pin d'Alep &amp;quot;. Forêt Médit., Tome XIII, n°3, p. 149-150.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. Thibaut B., Loup C., Chanson B., Dilem A., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation du pin d’Alep (Pinus halepensis Mill.) en zone méditerranéenne française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 13, n° 3, p. 226-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. Gril J., Berrada E., Thibaut B. (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 487-508.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17. Gril J., Berrada E., Thibaut B., Martin G., (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18. Fournier M., Chanson B., Thibaut B., Guitard D., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure des déformations résiduelles de croissance à la surface des arbres : observation sur différentes espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Annales des Sciences Forestières, vol. 51, p. 249-258.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19. Gril J., Thibaut B., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 51, p. 329-338.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur les bois méditerranéens en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 93-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22. Gérard J., Baillères H., Fournier M., Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité du bois chez les eucalyptus de plantation. Etude de variation de trois propriétés de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 245, p. 101-107.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23. Thibaut B., Fournier M., Jullien D., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes de croissance, recouvrance différée à l’étuvage et fissuration des grumes : cas du Châtaignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, B. Thibaut (ed), Forêt Méditerranéenne, t. XVI, n° 1, p. 85-92.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24. Cielo P., Thibaut B., Zanuttini R., (1996). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementi prefiniti per pavimenti di legno realizzati con assortimenti di Castagno provenienti da bosco ceduo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monti E Boschi N°6, 29-36.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. Beauchêne J., Thibaut B., (1997). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais: réalisation d’essais mécaniques pour tester l’aptitude à l’usinage et l’influence de la température d’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 251, 55-67.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. Thibaut B., Baillères H., Chanson B., Fournier-Djimbi M., (1997). – Plantations d'arbres à croissance rapide et qualité des produits forestiers sous les tropiques. Bois et Forêts des Tropiques N°252 (2), 49-53.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Measurement of Wood from French Guiana and Japanese Hardwood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, N°44, 3-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. Clair B., Despaux G., Chanson B., Thibaut B. (2000) Utilisation de la microscopie acoustique pour l’étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux*.* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 57p. 335-343.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29. Clair B., Thibaut B. (2001) Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 2, p. 121-131.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30. Thomas R., Thibaut B., Fournier M. (2001) Qualité du pin sylvestre de Lozère et usages possibles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 1, p. 41-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31. Thibaut B., Gril J., Fournier M. (2001) Mechanics of wood and trees : some new highlights for an old story, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Acad. Sci. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 329, Série II </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 701-716.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32. Fonti P., Macchioni M., Thibaut B. (2002) Ring shake in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.) : State of the art. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 59, p. 129 – 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33. Clair B., Ruelle J., Thibaut B., (2003). Relationship between growth stress, mechanical-physical properties and proportion of fibre with gelatinous layer in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.). Holzforschung. Vol.57, N°2. 189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34. Bardet S., Beauchêne J., Thibaut B. (2003). Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. For. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 60, 49-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35. Clair B., Despaux G., Chanson B., Thibaut B. (à paraître) La microscopie acoustique : possibilités d’applications à la recherche des propriétés mécaniques du bois à l’échelle pariétale. Cahiers Scientifiques du Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36. Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part. 1 : variations of colour parameters, Annals of Forest Science, 62: 625-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37. Clair B., Arinero R., Lévèque G., Ramonda M., Thibaut B. (2003) Mechanical properties of wood cell wall layers: Experiments by atomic force microscopy, IAWA Journal, vol. 24, 3, 223–230.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38. Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies, vol. 327, 9-10, 881-888.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39. Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science, vol. 50, 293-300.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40. Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal, vol. 26, 2, 189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41. Clair B., Thibaut B., Sugiyama J. (2005) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the detachment of the gelatinous layer in tension wood fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, vol. 51, 3, 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42. Mbang T., Thévenon M.F., Gérard J., Thibaut A., Thibaut B. 2005. Importance of the wood secondary metabolites on the physical properties and the durability of four tropical wood species from Cameroon : [Abstract]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forestry review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. vol.7:n 5 : p. 177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43. Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambial age and height on wood density components of plantation poplar I-69 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populus deltoids cv. I-68/55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in China, Journal of the institute of wood science, vol 17, n°4: 228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44. Ruelle J., Yamamoto H., Thibaut B. (2007) Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperms species, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2(2), 235-251.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45. Ruelle J., Beauchene J., Thibaut A. & Thibaut B. (2007) Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species, Annals of Forest Sciences, 64 (5): 503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46. Ruelle J., Yoshida M., Clair B., Thibaut B. (2007) Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae), Trees - Structure and Function 21(3):345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47. L. Bléron, G. Duchanois, B. Thibaut (2008) Characteristic properties of embedding strength for the nailing of the gonfolo rose (Qualea rosea Aubl.) Holzforschung, Vol. 62, pp. 86–90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48. Marchal R., Mothe F., Denaud L-E., Thibaut B., Bléron L. (2009) Cutting forces in wood machining – Basics and applications in industrial processes. A review COST Action E35 2004–2008: Wood machining – micromechanics and fracture. Holzforschung 63(2): 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brémaud, I., K. Minato, P. Langbour & B. Thibaut. (2010) Physico-chemical indicators of interspecific variability in vibration damping of wood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 67(7): 707(8p) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF 2009 : 1,441).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50. Brémaud, I., P. Cabrolier, J. Gril, B. Clair, J. Gérard, K. Minato & B. Thibaut (2010). Identification of anisotropic vibrational properties of Padauk wood with interlocked grain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 44(3) : 355-367 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF2009 : 1,737).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51. Royer M., Stien D., Beauchêne J., Herbette G., McLean J-P., Thibaut A., Thibaut B. (2010) Extractives of the tropical wood Wallaba (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eperua falcata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aubl.) as natural anti-swelling agents, Holzforshung, 64: 211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52. Royer M., Herbette G., Eparvier V., Beauchêne J., Thibaut B., Stien D.(2010), Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family, Phytochemistry 71: 1708–1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53. Ruelle J., Beauchêne J. Yamamoto H. Thibaut B. (2011) Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species. Wood Sci Technol 45:339–357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54. Bremaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.). Wood Sci Technol 45:461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55. Bremaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data. Wood Sci Technol 45:735-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56. McLean J.P., Zhang T., Bardet S., Beauchêne J., Thibaut A., Clair B., Thibaut B.(2011) The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation. Annals of Forest Science 68*:* 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57. Zhang T., Bai S.-L., Bardet S., Alméras T., Thibaut B., Beauchêne J. (2011) Radial variations of vibrational properties of three tropical woods. Journal of Wood Science 57 : 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">58. Brémaud I., El Kaim Y., Guibal, D., Minato, K. , Thibaut B., Gril, J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types. Annals of Forest Science 69 : 373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59. Zhang T., Bai S.-L., Zhang Y.F., Thibaut B. (2012) Viscoelastic properties of wood materials characterized by nanoindentation experiments. Wood Science and technology, 46 : 1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60. Royer M., Rodrigues A., Herbette G., Beauchêne J., Chevalier M., Herault B., Thibaut B., Stien D. (2012) Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi. International Biodeterioration & Biodegradation, 70: 55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61. Brémaud I., Ruelle J., Thibaut A.,Thibaut B. (2013) Changes in viscoelastic vibrational properties between compression and normal wood: roles of microfibril angle and of lignin. Holzforschung 67 : 75–85,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62. Jullien D., Widmann R., Loup C., Thibaut B. (2013) Relationship between tree morphology and growth stress in mature European beech stands. Annals of Forest Science, 68(4) :681–688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63. Bourreau D., Beauchêne J., Aiméne Y., Thibaut B. (2013) Feasibility of glued laminated timber beams with tropical hardwoods. European Journal of Wood and Wood Products: 71(5) 653-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64. Chrzavzez J., Théry-Parisot I., Fiorucci G., Terral J-F., Thibaut B. (2014) Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: experimental approach combining charcoal analysis and biomechanics. Journal of Archaeological Science 44: 30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65. Amusant N., Migg, Thibaut B., Brauchêne J. (2014) Diversity of decay resistance strategies of durable tropical woods species …. International biodeterioration and biodegradation 94: 103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66. Tritsch I., Marmoex C., Davy D., Thibaut B., Gond V. (2015) Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories Bulletin of Latin American Research 34 (1) 19–34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67. Morel H, Mangenet T, Beauchêne J, Ruelle J, Nicolini E, Heuret P, Thibaut B (2015) Seasonal variations of phonological traits: leaf shedding and cambial activity in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia nitida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Miq. and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia velutina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benoist (Fabaceae) in tropical rainforest. Trees structure and functions, DOI 10.1007/s00468-015-1177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68. Thibaut B, Denaud L, Collet R, Marchal R, Beauchêne J, Mothe F, Méausoone PJ, Martin P, Larricq P, Eyma F (2016) Wood machining with a focus on French research in the last 50 years. Annals of Forest Science, 73:163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69. Burgers A, Montero C, Sera JG, Casals MV, Modol EM, Langbour P, Thibaut B. Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maderas: Ciencia y Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scielo, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool wear during wood sawing: influence of certain physical and chemical properties for 285 wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2025.362.a37858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak beams in medieval frameworks: constraints and advantages for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the natural resistance to decay of five hundred tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 358, pp.53 - 65. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2023.358.a37353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using specimens from the CIRAD Kourou wood collection to build a database of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soepe Koese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.352.a36936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the Cirad wood collection in Montpellier, France, representing eight thousand identified species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.339.a31709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the chemical composition of several tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.342.a31809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional printing, muscles, and skeleton: mechanical functions of living wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (14), pp.3453-3466. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gené Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vilches Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Correal Modol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des ressources à la diversité des usages des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chollat-Namy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (2), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood machining with a focus on French research in the last 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0460-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in phenological traits: leaf shedding and cambial activity in Parkia nitida Miq. and Parkia velutina Benoist (Fabaceae) in tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1177-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of decay resistance strategies of durable tropical woods species: Bocoa prouacencsis Aublet, Vouacapoua americana Aublet, Inga alba (Sw.) Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between tree morphology and growth stress in mature European beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glued laminated timber beams with tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-013-0721-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of wood materials characterized by nanoindentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0085-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Variations of Vibrational Properties of Three Tropical Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (5), pp.377-386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic properties of embedding strength for the nailing of the gonfolio rose (Qualea rosea Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duchanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2008.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-007-0128-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamamoto Hiroyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.235-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detachment of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0648-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des bois et choix des essences pour des fonctions de structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Growth Stresses, Mechano-Physical Properties and Proportion of Fibre with Gelatinous Layer in Chestnut (Castanea Sativa Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the mechanical properties of wood cell layers by atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie acoustique pour l'étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux. ––– Possible use of scanning acoustic microscopy to study local wood properties: preliminary study of experimental conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.335-343. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 251 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des deformations residuelles de croissance a la surface des arbres, en relation avec leur morphologie. Observations sur differentes especes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.249-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 1. Analyse des contraintes de support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.513-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 2. Analyse tridimensionnelle des contraintes de maturation, cas du feuillu standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. I - Variation radiale des retraits longitudinal et tangentiel sur des placages deroules de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des caractéristiques de l’arbre sur les procédés de transformation et les produits en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de mise en œuvre du bois dans les charpentes de cathédrales : pertinence et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office public d'évaluation des choix scientifiques et technologiques- Sénat &amp; Assemblée nationale: QUELS APPORTS DES SCIENCES ET TECHNOLOGIES À LA RESTAURATION DE NOTRE-DAME DE PARIS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tendre la passe vers zéro en usinage-l'apport de Tony Atkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe Usinage Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compartiment ligneux de l’arbre source de matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme séminaire du GDR Symbiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biomechanics and the transition from juvenile to mature wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS ANNUAL CONFERENCE Wood Science for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gros bois aujourd'hui, réalités et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes et opportunités pour la valorisation des gros bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth parameters on mountain pine wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of mechanical properties during the making of wood in a growing tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The physical chemistry of green chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de feuilles de grandes dimensions par usinage : questions mécaniques posées par le déroulage du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de l'arbre : la cascade des usages du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux biosourcés - MECAMAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du compartiment ligneux de l’arbre, au bois d’œuvre: paramètres biologiques et physiques de la variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois et ses usages depuis la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe GReNES, Dec 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to end product : construction, deconstruction and reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeMoWood Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois est-il l'ennemi de la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales de Cluny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix en vue d'applications structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées du GdR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylologie, un discours sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socioéconomiques et environnementaux de la forêt en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d’Agriculture de France : Forêt de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois ressources et matériaux du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois d’avenir 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Laurent du Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glue laminated timber beams with neo-tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondability study of three Guianese woods for glulam manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Products Society 65th International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre forme de l'arbre, indicateur de contrainte de croissance et fentes à l'abattage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the trunk daily diameter variation during wet season in a neotropical rain forest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr Bernard Thibaut, Nov 2009, Cayenne (Guyane), France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois matériau intelligent de l'arbre au bois matériau écologique de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical differences between tension wood and opposite wood in 22 tropical rainforest species from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the rotary-cutting of a softwood: modelling the variations of the veneer properties and the consequences of the plywood quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary cutting simulation of Heterogeneous wood: application to douglas fir peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical aspects of heating wood in rotary veneer cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Lillehamer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees stems mechanics: a study of forms and loads of a biological growing structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranchage et déroulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2015, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Fagerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial implications of reaction wood and the influence of forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Implications of Reaction Wood and the Influence of Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en Guyane - La science par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-28, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages du bois dans les métiers d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois: une grande classe de matériaux d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le bois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine biologique et physico-chimique de la diversité des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Les bois et leurs usages : approches pluridisciplinaires de la diversité, Egleton, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.thibaut@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2025.362.a37858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03704749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soepe Koese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.352.a36936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marmoex" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nigg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-013-0721-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0458-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B53ECE394B16E2D12B3028394ED5A2EFC48CED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0323-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNGFSXZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamamoto Hiroyuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975977v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975915v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975912v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704956v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiorescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Flatman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.thibaut@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2025.362.a37858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03704749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soepe Koese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.352.a36936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marmoex" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nigg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.06.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-013-0721-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0458-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B53ECE394B16E2D12B3028394ED5A2EFC48CED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0323-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNGFSXZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamamoto Hiroyuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975977v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975912v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704956v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiorescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Flatman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>