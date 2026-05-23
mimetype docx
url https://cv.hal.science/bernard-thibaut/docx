--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard THIBAUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 04/02/1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique et Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5508 - CNRS - Université de Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Case Courrier 048, Place E. Bataillon, 34095 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard.thibaut@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes de la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974 -1978 Ingénieur d'Etude et de Recherche au CTFT (CIRAD) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 -1980 Doctorant USTL: Responsable scientifique d'un contrat DGRST Matériau Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 -1984 Attaché de Recherches au CNRS, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 -1991 Chargé de Recherche au CNRS: Responsable de l'équipe &amp;quot;Mécanique et usinage du bois&amp;quot; au Laboratoire de Mécanique Générale des Milieux Continus, Université Montpellier 2, URA 1214 du CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 -2004 Directeur de Recherche au CNRS: Responsable de l'équipe &amp;quot;Bois&amp;quot; au Laboratoire de Mécanique et Génie Civil (LMGC), Université Montpellier 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR. 5508 du CNRS (à mi-temps à partir de 1994)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 -1996 Chef du Programme Bois du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 -1998 Responsable du Laboratoire « Qualité et Technologie des Bois » du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 – 2001 Coordination scientifique du Programme Bois du CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001- 2004 Responsable de l’Equipe « Usage et conception de matériaux et composants à base de bois de forêts naturelles » du Programme Bois au CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 Directeur de Recherche au CNRS: US CNRS Guyane, UAG, Cayenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Directeur de l’UMR Ecologie des forêts de Guyane (ECOFoG), AgroParistech, Cirad, CNRS, INRA, UAG, Kourou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2020 Directeur de Recherche Emérite au CNRS affecté au LMGC, Université Montpellier 2, UMR. 5508 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instances d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe d'Evaluation et de Prospective &amp;quot;Filière Bois&amp;quot; (1983-1990), au Ministère de la Recherche et de la Technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National de la Recherche Scientifique (1987-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 Commissions Scientifiques Spécialisées de l'INRA, 1986 –1990, 1998-2002, 2003-2007 (Président)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section, Université de Montpellier, 1994-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section Université des Antilles et de la Guyane, 2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERMAB Unité mixte de recherches INRA, ENGREF, Université Nancy 1 (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite AERES du LERMAB EA 4370, Université de Lorraine (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERFOB Unité mixte de recherches INRA, ENGREF (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite HCERES du LERMAB, de BEF et Silva (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de concours chercheurs et enseignants chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CNRS, 1987 – 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours MCF et PR, Université de Montpellier 2, 1994 – 2004, Université des Antilles et de la Guyane, 2004 – 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CR, INRA 1985, 1993, 2000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de concours DR, INRA 1994, 1996, 1997, 1999, 2001, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot;Forêt méditerranéenne&amp;quot; (1983-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Annales de l’Afocel&amp;quot; (1993-1994).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Bois et Forêts des Tropiques&amp;quot; (1992-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot; Annals of Forest Sciences » de 1994 à 2008. (Editeur Associé, chargé du secteur : « Sciences du bois » de 1994 à 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’experts européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'experts pour l'évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : A.I.R., Group Wood and Composites, Bruxelles, 1992 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : C.R.A.F.T., Bruxelles, 99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour « Wood & Paper Proposals – S2w4 under programme Quality and Life and Managment of Living Resources ». Programme de la Communauté Européenne (CEE), Bruxelles, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, Forêt Méditerranéenne, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1rst Plant Biomechanics Conference (Colloque Interdisciplinaire du Comité de la Recherche Scientifique), Montpellier, 5-9/9/1994, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th Plant Biomechanics Conference, Cayenne, 16-21/11/2009, Coordination et édition des Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation par le recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury du D.E.A national. &amp;quot; Sciences du Bois &amp;quot; de 1981 à 2003 et direction de 20 diplômés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de 31 thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 90 thèses (autres que les thèses dirigées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 22 soutenances d’habilitations à diriger des recherches (ou thèses d’état)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication et diffusion des résultats scientifiques et techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d’état</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaut B., (1988). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de coupe du bois par déroulage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèse de Doctorat d’Etat, dir. O. Maisonneuve, Université Montpellier 2, 367 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Thibaut B., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : pourquoi parler de produits de la Forêt Méditerranéenne, un aperçu de l'état actuel de la filière bois dans nos trois régions, les thèmes de réflexion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 147-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Thibaut B., Bouet A., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : compte-rendu des débats et des visites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 167-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Thibaut B., Mazaud D., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et usagers des produits de la forêt méditerranéenne: rapport introductif, compte rendu des débats, de la tournée, conclusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 232-238.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Thibaut B., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire pour les produits de la Forêt Méditerranéenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Thibaut B. (1986). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques technologiques du bois de Pin d’Alep (Pinus halpensis Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Options Méditerranéennes, vol. 1986/1, p. 163-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Chanson B., Leban J.M., Thibaut B., (1989). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La roulure du châtaignier (Castanea sativa Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 11, n° 1, p. 15-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Thibaut B., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pression urbaine en périphérie de grandes métropoles, importance et limite des Plans d'occupation des Sols dans la gestion des espaces : l'exemple de Jacou, commune du district de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foresterranée 90, Avignon, Forêt Médit., Tome XII, n°4, p. 352-354.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Mothe F., Chanson B., Thibaut B., Martin G., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. Variation radiale des retraits longitudinal et tangentiel sur des placages déroulés de Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 47, p. 331-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Fournier M., Chanson B., Guitard D., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 1: application à l’analyse des contraintes de support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 513-526.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Fournier M., Chanson B., Thibaut B., Guitard D., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 2: application à l’analyse tridimensionnelle des contraintes de maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 527-546.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11. Guitard D., Morlier P., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diversité forestière aux composites à base de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêts des Tropiques, vol. 227, p. 57-61.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12. Pieri J.C., Regord C., Thibaut B., Kamal M., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation of the early stages of tool edge deterioration during veneer cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXth Conference on Solid State Science, Ste Catherine, Egypt, 86, Arab Journal of Applied Physics and Education (pub.), vol 2, n° 51, p. 51-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13. Frascaria N., Chanson B., Thibaut B., Lefranc M., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill.). Analyse d’un des facteurs explicatifs de la roulure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 49, n° 1, p. 49-62.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. Thibaut B., (1992), – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du numéro spécial &amp;quot; Pin d'Alep &amp;quot;. Forêt Médit., Tome XIII, n°3, p. 149-150.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. Thibaut B., Loup C., Chanson B., Dilem A., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation du pin d’Alep (Pinus halepensis Mill.) en zone méditerranéenne française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 13, n° 3, p. 226-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. Gril J., Berrada E., Thibaut B. (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 487-508.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17. Gril J., Berrada E., Thibaut B., Martin G., (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18. Fournier M., Chanson B., Thibaut B., Guitard D., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure des déformations résiduelles de croissance à la surface des arbres : observation sur différentes espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Annales des Sciences Forestières, vol. 51, p. 249-258.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19. Gril J., Thibaut B., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 51, p. 329-338.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur les bois méditerranéens en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 93-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22. Gérard J., Baillères H., Fournier M., Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité du bois chez les eucalyptus de plantation. Etude de variation de trois propriétés de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 245, p. 101-107.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23. Thibaut B., Fournier M., Jullien D., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes de croissance, recouvrance différée à l’étuvage et fissuration des grumes : cas du Châtaignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, B. Thibaut (ed), Forêt Méditerranéenne, t. XVI, n° 1, p. 85-92.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24. Cielo P., Thibaut B., Zanuttini R., (1996). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementi prefiniti per pavimenti di legno realizzati con assortimenti di Castagno provenienti da bosco ceduo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monti E Boschi N°6, 29-36.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. Beauchêne J., Thibaut B., (1997). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais: réalisation d’essais mécaniques pour tester l’aptitude à l’usinage et l’influence de la température d’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 251, 55-67.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. Thibaut B., Baillères H., Chanson B., Fournier-Djimbi M., (1997). – Plantations d'arbres à croissance rapide et qualité des produits forestiers sous les tropiques. Bois et Forêts des Tropiques N°252 (2), 49-53.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Measurement of Wood from French Guiana and Japanese Hardwood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, N°44, 3-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. Clair B., Despaux G., Chanson B., Thibaut B. (2000) Utilisation de la microscopie acoustique pour l’étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux*.* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 57p. 335-343.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29. Clair B., Thibaut B. (2001) Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 2, p. 121-131.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30. Thomas R., Thibaut B., Fournier M. (2001) Qualité du pin sylvestre de Lozère et usages possibles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 1, p. 41-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31. Thibaut B., Gril J., Fournier M. (2001) Mechanics of wood and trees : some new highlights for an old story, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Acad. Sci. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 329, Série II </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 701-716.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32. Fonti P., Macchioni M., Thibaut B. (2002) Ring shake in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.) : State of the art. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 59, p. 129 – 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33. Clair B., Ruelle J., Thibaut B., (2003). Relationship between growth stress, mechanical-physical properties and proportion of fibre with gelatinous layer in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.). Holzforschung. Vol.57, N°2. 189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34. Bardet S., Beauchêne J., Thibaut B. (2003). Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. For. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 60, 49-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35. Clair B., Despaux G., Chanson B., Thibaut B. (à paraître) La microscopie acoustique : possibilités d’applications à la recherche des propriétés mécaniques du bois à l’échelle pariétale. Cahiers Scientifiques du Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36. Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part. 1 : variations of colour parameters, Annals of Forest Science, 62: 625-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37. Clair B., Arinero R., Lévèque G., Ramonda M., Thibaut B. (2003) Mechanical properties of wood cell wall layers: Experiments by atomic force microscopy, IAWA Journal, vol. 24, 3, 223–230.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38. Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies, vol. 327, 9-10, 881-888.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39. Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science, vol. 50, 293-300.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40. Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal, vol. 26, 2, 189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41. Clair B., Thibaut B., Sugiyama J. (2005) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the detachment of the gelatinous layer in tension wood fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, vol. 51, 3, 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42. Mbang T., Thévenon M.F., Gérard J., Thibaut A., Thibaut B. 2005. Importance of the wood secondary metabolites on the physical properties and the durability of four tropical wood species from Cameroon : [Abstract]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forestry review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. vol.7:n 5 : p. 177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43. Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambial age and height on wood density components of plantation poplar I-69 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populus deltoids cv. I-68/55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in China, Journal of the institute of wood science, vol 17, n°4: 228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44. Ruelle J., Yamamoto H., Thibaut B. (2007) Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperms species, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2(2), 235-251.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45. Ruelle J., Beauchene J., Thibaut A. & Thibaut B. (2007) Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species, Annals of Forest Sciences, 64 (5): 503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46. Ruelle J., Yoshida M., Clair B., Thibaut B. (2007) Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae), Trees - Structure and Function 21(3):345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47. L. Bléron, G. Duchanois, B. Thibaut (2008) Characteristic properties of embedding strength for the nailing of the gonfolo rose (Qualea rosea Aubl.) Holzforschung, Vol. 62, pp. 86–90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48. Marchal R., Mothe F., Denaud L-E., Thibaut B., Bléron L. (2009) Cutting forces in wood machining – Basics and applications in industrial processes. A review COST Action E35 2004–2008: Wood machining – micromechanics and fracture. Holzforschung 63(2): 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brémaud, I., K. Minato, P. Langbour & B. Thibaut. (2010) Physico-chemical indicators of interspecific variability in vibration damping of wood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 67(7): 707(8p) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF 2009 : 1,441).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50. Brémaud, I., P. Cabrolier, J. Gril, B. Clair, J. Gérard, K. Minato & B. Thibaut (2010). Identification of anisotropic vibrational properties of Padauk wood with interlocked grain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 44(3) : 355-367 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF2009 : 1,737).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51. Royer M., Stien D., Beauchêne J., Herbette G., McLean J-P., Thibaut A., Thibaut B. (2010) Extractives of the tropical wood Wallaba (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eperua falcata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aubl.) as natural anti-swelling agents, Holzforshung, 64: 211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52. Royer M., Herbette G., Eparvier V., Beauchêne J., Thibaut B., Stien D.(2010), Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family, Phytochemistry 71: 1708–1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53. Ruelle J., Beauchêne J. Yamamoto H. Thibaut B. (2011) Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species. Wood Sci Technol 45:339–357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54. Bremaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.). Wood Sci Technol 45:461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55. Bremaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data. Wood Sci Technol 45:735-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56. McLean J.P., Zhang T., Bardet S., Beauchêne J., Thibaut A., Clair B., Thibaut B.(2011) The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation. Annals of Forest Science 68*:* 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57. Zhang T., Bai S.-L., Bardet S., Alméras T., Thibaut B., Beauchêne J. (2011) Radial variations of vibrational properties of three tropical woods. Journal of Wood Science 57 : 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">58. Brémaud I., El Kaim Y., Guibal, D., Minato, K. , Thibaut B., Gril, J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types. Annals of Forest Science 69 : 373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59. Zhang T., Bai S.-L., Zhang Y.F., Thibaut B. (2012) Viscoelastic properties of wood materials characterized by nanoindentation experiments. Wood Science and technology, 46 : 1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60. Royer M., Rodrigues A., Herbette G., Beauchêne J., Chevalier M., Herault B., Thibaut B., Stien D. (2012) Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi. International Biodeterioration & Biodegradation, 70: 55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61. Brémaud I., Ruelle J., Thibaut A.,Thibaut B. (2013) Changes in viscoelastic vibrational properties between compression and normal wood: roles of microfibril angle and of lignin. Holzforschung 67 : 75–85,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62. Jullien D., Widmann R., Loup C., Thibaut B. (2013) Relationship between tree morphology and growth stress in mature European beech stands. Annals of Forest Science, 68(4) :681–688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63. Bourreau D., Beauchêne J., Aiméne Y., Thibaut B. (2013) Feasibility of glued laminated timber beams with tropical hardwoods. European Journal of Wood and Wood Products: 71(5) 653-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64. Chrzavzez J., Théry-Parisot I., Fiorucci G., Terral J-F., Thibaut B. (2014) Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: experimental approach combining charcoal analysis and biomechanics. Journal of Archaeological Science 44: 30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65. Amusant N., Migg, Thibaut B., Brauchêne J. (2014) Diversity of decay resistance strategies of durable tropical woods species …. International biodeterioration and biodegradation 94: 103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66. Tritsch I., Marmoex C., Davy D., Thibaut B., Gond V. (2015) Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories Bulletin of Latin American Research 34 (1) 19–34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67. Morel H, Mangenet T, Beauchêne J, Ruelle J, Nicolini E, Heuret P, Thibaut B (2015) Seasonal variations of phonological traits: leaf shedding and cambial activity in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia nitida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Miq. and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia velutina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benoist (Fabaceae) in tropical rainforest. Trees structure and functions, DOI 10.1007/s00468-015-1177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68. Thibaut B, Denaud L, Collet R, Marchal R, Beauchêne J, Mothe F, Méausoone PJ, Martin P, Larricq P, Eyma F (2016) Wood machining with a focus on French research in the last 50 years. Annals of Forest Science, 73:163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69. Burgers A, Montero C, Sera JG, Casals MV, Modol EM, Langbour P, Thibaut B. Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maderas: Ciencia y Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scielo, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool wear during wood sawing: influence of certain physical and chemical properties for 285 wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2025.362.a37858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak beams in medieval frameworks: constraints and advantages for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the natural resistance to decay of five hundred tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 358, pp.53 - 65. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2023.358.a37353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using specimens from the CIRAD Kourou wood collection to build a database of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soepe Koese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.352.a36936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the Cirad wood collection in Montpellier, France, representing eight thousand identified species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.339.a31709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the chemical composition of several tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.342.a31809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional printing, muscles, and skeleton: mechanical functions of living wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (14), pp.3453-3466. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gené Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vilches Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Correal Modol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des ressources à la diversité des usages des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chollat-Namy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (2), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood machining with a focus on French research in the last 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0460-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in phenological traits: leaf shedding and cambial activity in Parkia nitida Miq. and Parkia velutina Benoist (Fabaceae) in tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1177-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of decay resistance strategies of durable tropical woods species: Bocoa prouacencsis Aublet, Vouacapoua americana Aublet, Inga alba (Sw.) Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between tree morphology and growth stress in mature European beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glued laminated timber beams with tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-013-0721-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of wood materials characterized by nanoindentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0085-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Variations of Vibrational Properties of Three Tropical Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (5), pp.377-386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic properties of embedding strength for the nailing of the gonfolio rose (Qualea rosea Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duchanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2008.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-007-0128-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamamoto Hiroyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.235-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detachment of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0648-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des bois et choix des essences pour des fonctions de structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Growth Stresses, Mechano-Physical Properties and Proportion of Fibre with Gelatinous Layer in Chestnut (Castanea Sativa Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the mechanical properties of wood cell layers by atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie acoustique pour l'étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux. ––– Possible use of scanning acoustic microscopy to study local wood properties: preliminary study of experimental conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.335-343. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 251 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des deformations residuelles de croissance a la surface des arbres, en relation avec leur morphologie. Observations sur differentes especes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.249-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 1. Analyse des contraintes de support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.513-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 2. Analyse tridimensionnelle des contraintes de maturation, cas du feuillu standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. I - Variation radiale des retraits longitudinal et tangentiel sur des placages deroules de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des caractéristiques de l’arbre sur les procédés de transformation et les produits en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de mise en œuvre du bois dans les charpentes de cathédrales : pertinence et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office public d'évaluation des choix scientifiques et technologiques- Sénat &amp; Assemblée nationale: QUELS APPORTS DES SCIENCES ET TECHNOLOGIES À LA RESTAURATION DE NOTRE-DAME DE PARIS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tendre la passe vers zéro en usinage-l'apport de Tony Atkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe Usinage Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compartiment ligneux de l’arbre source de matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme séminaire du GDR Symbiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biomechanics and the transition from juvenile to mature wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS ANNUAL CONFERENCE Wood Science for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gros bois aujourd'hui, réalités et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes et opportunités pour la valorisation des gros bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth parameters on mountain pine wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of mechanical properties during the making of wood in a growing tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The physical chemistry of green chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de feuilles de grandes dimensions par usinage : questions mécaniques posées par le déroulage du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de l'arbre : la cascade des usages du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux biosourcés - MECAMAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du compartiment ligneux de l’arbre, au bois d’œuvre: paramètres biologiques et physiques de la variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois et ses usages depuis la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe GReNES, Dec 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to end product : construction, deconstruction and reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeMoWood Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois est-il l'ennemi de la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales de Cluny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix en vue d'applications structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées du GdR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylologie, un discours sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socioéconomiques et environnementaux de la forêt en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d’Agriculture de France : Forêt de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois ressources et matériaux du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois d’avenir 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Laurent du Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glue laminated timber beams with neo-tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondability study of three Guianese woods for glulam manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Products Society 65th International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre forme de l'arbre, indicateur de contrainte de croissance et fentes à l'abattage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the trunk daily diameter variation during wet season in a neotropical rain forest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr Bernard Thibaut, Nov 2009, Cayenne (Guyane), France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois matériau intelligent de l'arbre au bois matériau écologique de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical differences between tension wood and opposite wood in 22 tropical rainforest species from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the rotary-cutting of a softwood: modelling the variations of the veneer properties and the consequences of the plywood quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary cutting simulation of Heterogeneous wood: application to douglas fir peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical aspects of heating wood in rotary veneer cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Lillehamer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees stems mechanics: a study of forms and loads of a biological growing structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranchage et déroulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2015, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Fagerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial implications of reaction wood and the influence of forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Implications of Reaction Wood and the Influence of Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en Guyane - La science par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-28, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages du bois dans les métiers d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois: une grande classe de matériaux d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le bois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine biologique et physico-chimique de la diversité des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Les bois et leurs usages : approches pluridisciplinaires de la diversité, Egleton, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard THIBAUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 04/02/1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique et Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5508 - CNRS - Université de Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Case Courrier 048, Place E. Bataillon, 34095 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard.thibaut@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes de la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974 -1978 Ingénieur d'Etude et de Recherche au CTFT (CIRAD) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 -1980 Doctorant USTL: Responsable scientifique d'un contrat DGRST Matériau Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 -1984 Attaché de Recherches au CNRS, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 -1991 Chargé de Recherche au CNRS: Responsable de l'équipe &amp;quot;Mécanique et usinage du bois&amp;quot; au Laboratoire de Mécanique Générale des Milieux Continus, Université Montpellier 2, URA 1214 du CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 -2004 Directeur de Recherche au CNRS: Responsable de l'équipe &amp;quot;Bois&amp;quot; au Laboratoire de Mécanique et Génie Civil (LMGC), Université Montpellier 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR. 5508 du CNRS (à mi-temps à partir de 1994)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 -1996 Chef du Programme Bois du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 -1998 Responsable du Laboratoire « Qualité et Technologie des Bois » du CIRAD Forêt (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 – 2001 Coordination scientifique du Programme Bois du CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001- 2004 Responsable de l’Equipe « Usage et conception de matériaux et composants à base de bois de forêts naturelles » du Programme Bois au CIRAD (à mi-temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 Directeur de Recherche au CNRS: US CNRS Guyane, UAG, Cayenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Directeur de l’UMR Ecologie des forêts de Guyane (ECOFoG), AgroParistech, Cirad, CNRS, INRA, UAG, Kourou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2020 Directeur de Recherche Emérite au CNRS affecté au LMGC, Université Montpellier 2, UMR. 5508 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instances d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe d'Evaluation et de Prospective &amp;quot;Filière Bois&amp;quot; (1983-1990), au Ministère de la Recherche et de la Technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National de la Recherche Scientifique (1987-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 Commissions Scientifiques Spécialisées de l'INRA, 1986 –1990, 1998-2002, 2003-2007 (Président)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section, Université de Montpellier, 1994-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission de Spécialistes, 60ème Section Université des Antilles et de la Guyane, 2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERMAB Unité mixte de recherches INRA, ENGREF, Université Nancy 1 (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite AERES du LERMAB EA 4370, Université de Lorraine (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité de visite AERES du LERFOB Unité mixte de recherches INRA, ENGREF (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de visite HCERES du LERMAB, de BEF et Silva (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de concours chercheurs et enseignants chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CNRS, 1987 – 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours MCF et PR, Université de Montpellier 2, 1994 – 2004, Université des Antilles et de la Guyane, 2004 – 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours CR, INRA 1985, 1993, 2000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de concours DR, INRA 1994, 1996, 1997, 1999, 2001, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot;Forêt méditerranéenne&amp;quot; (1983-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Annales de l’Afocel&amp;quot; (1993-1994).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture de la revue &amp;quot;Bois et Forêts des Tropiques&amp;quot; (1992-1995).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue &amp;quot; Annals of Forest Sciences » de 1994 à 2008. (Editeur Associé, chargé du secteur : « Sciences du bois » de 1994 à 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’experts européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'experts pour l'évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : A.I.R., Group Wood and Composites, Bruxelles, 1992 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : F.A.I.R., Forest/wood chain, Bruxelles, 97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour l’évaluation scientifique des propositions au programme de la Communauté Européenne (CEE) : C.R.A.F.T., Bruxelles, 99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’experts pour « Wood & Paper Proposals – S2w4 under programme Quality and Life and Managment of Living Resources ». Programme de la Communauté Européenne (CEE), Bruxelles, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, Forêt Méditerranéenne, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1rst Plant Biomechanics Conference (Colloque Interdisciplinaire du Comité de la Recherche Scientifique), Montpellier, 5-9/9/1994, Coordination et édition des Actes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th Plant Biomechanics Conference, Cayenne, 16-21/11/2009, Coordination et édition des Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation par le recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury du D.E.A national. &amp;quot; Sciences du Bois &amp;quot; de 1981 à 2003 et direction de 20 diplômés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de 31 thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 90 thèses (autres que les thèses dirigées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de 22 soutenances d’habilitations à diriger des recherches (ou thèses d’état)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication et diffusion des résultats scientifiques et techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d’état</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaut B., (1988). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de coupe du bois par déroulage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèse de Doctorat d’Etat, dir. O. Maisonneuve, Université Montpellier 2, 367 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Thibaut B., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : pourquoi parler de produits de la Forêt Méditerranéenne, un aperçu de l'état actuel de la filière bois dans nos trois régions, les thèmes de réflexion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 147-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Thibaut B., Bouet A., (1982). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de la Forêt Méditerranéenne : compte-rendu des débats et des visites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forêt Médit., Tome IV, n°2, p. 167-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Thibaut B., Mazaud D., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et usagers des produits de la forêt méditerranéenne: rapport introductif, compte rendu des débats, de la tournée, conclusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 232-238.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Thibaut B., (1984). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire pour les produits de la Forêt Méditerranéenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Foresterranée 84, Avignon, Forêt Médit., Tome VI, n°2, p. 214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Thibaut B. (1986). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques technologiques du bois de Pin d’Alep (Pinus halpensis Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Options Méditerranéennes, vol. 1986/1, p. 163-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Chanson B., Leban J.M., Thibaut B., (1989). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La roulure du châtaignier (Castanea sativa Mill.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 11, n° 1, p. 15-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Thibaut B., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pression urbaine en périphérie de grandes métropoles, importance et limite des Plans d'occupation des Sols dans la gestion des espaces : l'exemple de Jacou, commune du district de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foresterranée 90, Avignon, Forêt Médit., Tome XII, n°4, p. 352-354.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Mothe F., Chanson B., Thibaut B., Martin G., (1990). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. Variation radiale des retraits longitudinal et tangentiel sur des placages déroulés de Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 47, p. 331-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Fournier M., Chanson B., Guitard D., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 1: application à l’analyse des contraintes de support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 513-526.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Fournier M., Chanson B., Thibaut B., Guitard D., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique de l’arbre sur pied: modélisation d’une structure en croissance soumise à des chargements permanents, évolutifs. Partie 2: application à l’analyse tridimensionnelle des contraintes de maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 48, n° 5, p. 527-546.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11. Guitard D., Morlier P., Thibaut B., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diversité forestière aux composites à base de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêts des Tropiques, vol. 227, p. 57-61.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12. Pieri J.C., Regord C., Thibaut B., Kamal M., (1991). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation of the early stages of tool edge deterioration during veneer cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXth Conference on Solid State Science, Ste Catherine, Egypt, 86, Arab Journal of Applied Physics and Education (pub.), vol 2, n° 51, p. 51-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13. Frascaria N., Chanson B., Thibaut B., Lefranc M., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill.). Analyse d’un des facteurs explicatifs de la roulure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 49, n° 1, p. 49-62.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. Thibaut B., (1992), – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du numéro spécial &amp;quot; Pin d'Alep &amp;quot;. Forêt Médit., Tome XIII, n°3, p. 149-150.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. Thibaut B., Loup C., Chanson B., Dilem A., (1992). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation du pin d’Alep (Pinus halepensis Mill.) en zone méditerranéenne française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, vol. 13, n° 3, p. 226-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. Gril J., Berrada E., Thibaut B. (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 487-508.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17. Gril J., Berrada E., Thibaut B., Martin G., (1993). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 50, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18. Fournier M., Chanson B., Thibaut B., Guitard D., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure des déformations résiduelles de croissance à la surface des arbres : observation sur différentes espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Annales des Sciences Forestières, vol. 51, p. 249-258.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19. Gril J., Thibaut B., (1994). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annales des Sciences Forestières, vol. 51, p. 329-338.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21. Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur les bois méditerranéens en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Forêt Médit., Tome XVI, n°1, p. 93-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22. Gérard J., Baillères H., Fournier M., Thibaut B., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité du bois chez les eucalyptus de plantation. Etude de variation de trois propriétés de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 245, p. 101-107.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23. Thibaut B., Fournier M., Jullien D., (1995). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes de croissance, recouvrance différée à l’étuvage et fissuration des grumes : cas du Châtaignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire International sur la technologie des produits de la forêt méditerranéenne (Foresterranée 93), Rochefort-du-Gard, 13-14.5.93, B. Thibaut (ed), Forêt Méditerranéenne, t. XVI, n° 1, p. 85-92.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24. Cielo P., Thibaut B., Zanuttini R., (1996). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementi prefiniti per pavimenti di legno realizzati con assortimenti di Castagno provenienti da bosco ceduo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monti E Boschi N°6, 29-36.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. Beauchêne J., Thibaut B., (1997). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais: réalisation d’essais mécaniques pour tester l’aptitude à l’usinage et l’influence de la température d’étuvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bois et Forêt des Tropiques, vol. 251, 55-67.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. Thibaut B., Baillères H., Chanson B., Fournier-Djimbi M., (1997). – Plantations d'arbres à croissance rapide et qualité des produits forestiers sous les tropiques. Bois et Forêts des Tropiques N°252 (2), 49-53.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998). – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Measurement of Wood from French Guiana and Japanese Hardwood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, N°44, 3-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. Clair B., Despaux G., Chanson B., Thibaut B. (2000) Utilisation de la microscopie acoustique pour l’étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux*.* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 57p. 335-343.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29. Clair B., Thibaut B. (2001) Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 2, p. 121-131.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30. Thomas R., Thibaut B., Fournier M. (2001) Qualité du pin sylvestre de Lozère et usages possibles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, 1, p. 41-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31. Thibaut B., Gril J., Fournier M. (2001) Mechanics of wood and trees : some new highlights for an old story, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Acad. Sci. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 329, Série II </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 701-716.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32. Fonti P., Macchioni M., Thibaut B. (2002) Ring shake in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.) : State of the art. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 59, p. 129 – 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33. Clair B., Ruelle J., Thibaut B., (2003). Relationship between growth stress, mechanical-physical properties and proportion of fibre with gelatinous layer in chestnut (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castanea sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mill.). Holzforschung. Vol.57, N°2. 189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34. Bardet S., Beauchêne J., Thibaut B. (2003). Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. For. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 60, 49-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35. Clair B., Despaux G., Chanson B., Thibaut B. (à paraître) La microscopie acoustique : possibilités d’applications à la recherche des propriétés mécaniques du bois à l’échelle pariétale. Cahiers Scientifiques du Bois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36. Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part. 1 : variations of colour parameters, Annals of Forest Science, 62: 625-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37. Clair B., Arinero R., Lévèque G., Ramonda M., Thibaut B. (2003) Mechanical properties of wood cell wall layers: Experiments by atomic force microscopy, IAWA Journal, vol. 24, 3, 223–230.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38. Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies, vol. 327, 9-10, 881-888.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39. Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science, vol. 50, 293-300.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40. Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal, vol. 26, 2, 189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41. Clair B., Thibaut B., Sugiyama J. (2005) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the detachment of the gelatinous layer in tension wood fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Wood Science, vol. 51, 3, 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42. Mbang T., Thévenon M.F., Gérard J., Thibaut A., Thibaut B. 2005. Importance of the wood secondary metabolites on the physical properties and the durability of four tropical wood species from Cameroon : [Abstract]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forestry review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. vol.7:n 5 : p. 177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43. Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambial age and height on wood density components of plantation poplar I-69 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populus deltoids cv. I-68/55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in China, Journal of the institute of wood science, vol 17, n°4: 228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44. Ruelle J., Yamamoto H., Thibaut B. (2007) Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperms species, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2(2), 235-251.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45. Ruelle J., Beauchene J., Thibaut A. & Thibaut B. (2007) Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species, Annals of Forest Sciences, 64 (5): 503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46. Ruelle J., Yoshida M., Clair B., Thibaut B. (2007) Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae), Trees - Structure and Function 21(3):345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47. L. Bléron, G. Duchanois, B. Thibaut (2008) Characteristic properties of embedding strength for the nailing of the gonfolo rose (Qualea rosea Aubl.) Holzforschung, Vol. 62, pp. 86–90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48. Marchal R., Mothe F., Denaud L-E., Thibaut B., Bléron L. (2009) Cutting forces in wood machining – Basics and applications in industrial processes. A review COST Action E35 2004–2008: Wood machining – micromechanics and fracture. Holzforschung 63(2): 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brémaud, I., K. Minato, P. Langbour & B. Thibaut. (2010) Physico-chemical indicators of interspecific variability in vibration damping of wood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 67(7): 707(8p) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF 2009 : 1,441).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50. Brémaud, I., P. Cabrolier, J. Gril, B. Clair, J. Gérard, K. Minato & B. Thibaut (2010). Identification of anisotropic vibrational properties of Padauk wood with interlocked grain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 44(3) : 355-367 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IF2009 : 1,737).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51. Royer M., Stien D., Beauchêne J., Herbette G., McLean J-P., Thibaut A., Thibaut B. (2010) Extractives of the tropical wood Wallaba (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eperua falcata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aubl.) as natural anti-swelling agents, Holzforshung, 64: 211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52. Royer M., Herbette G., Eparvier V., Beauchêne J., Thibaut B., Stien D.(2010), Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family, Phytochemistry 71: 1708–1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53. Ruelle J., Beauchêne J. Yamamoto H. Thibaut B. (2011) Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species. Wood Sci Technol 45:339–357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54. Bremaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.). Wood Sci Technol 45:461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55. Bremaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data. Wood Sci Technol 45:735-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56. McLean J.P., Zhang T., Bardet S., Beauchêne J., Thibaut A., Clair B., Thibaut B.(2011) The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation. Annals of Forest Science 68*:* 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57. Zhang T., Bai S.-L., Bardet S., Alméras T., Thibaut B., Beauchêne J. (2011) Radial variations of vibrational properties of three tropical woods. Journal of Wood Science 57 : 377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">58. Brémaud I., El Kaim Y., Guibal, D., Minato, K. , Thibaut B., Gril, J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types. Annals of Forest Science 69 : 373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59. Zhang T., Bai S.-L., Zhang Y.F., Thibaut B. (2012) Viscoelastic properties of wood materials characterized by nanoindentation experiments. Wood Science and technology, 46 : 1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60. Royer M., Rodrigues A., Herbette G., Beauchêne J., Chevalier M., Herault B., Thibaut B., Stien D. (2012) Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi. International Biodeterioration & Biodegradation, 70: 55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61. Brémaud I., Ruelle J., Thibaut A.,Thibaut B. (2013) Changes in viscoelastic vibrational properties between compression and normal wood: roles of microfibril angle and of lignin. Holzforschung 67 : 75–85,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62. Jullien D., Widmann R., Loup C., Thibaut B. (2013) Relationship between tree morphology and growth stress in mature European beech stands. Annals of Forest Science, 68(4) :681–688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63. Bourreau D., Beauchêne J., Aiméne Y., Thibaut B. (2013) Feasibility of glued laminated timber beams with tropical hardwoods. European Journal of Wood and Wood Products: 71(5) 653-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64. Chrzavzez J., Théry-Parisot I., Fiorucci G., Terral J-F., Thibaut B. (2014) Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: experimental approach combining charcoal analysis and biomechanics. Journal of Archaeological Science 44: 30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65. Amusant N., Migg, Thibaut B., Brauchêne J. (2014) Diversity of decay resistance strategies of durable tropical woods species …. International biodeterioration and biodegradation 94: 103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66. Tritsch I., Marmoex C., Davy D., Thibaut B., Gond V. (2015) Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories Bulletin of Latin American Research 34 (1) 19–34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67. Morel H, Mangenet T, Beauchêne J, Ruelle J, Nicolini E, Heuret P, Thibaut B (2015) Seasonal variations of phonological traits: leaf shedding and cambial activity in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia nitida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Miq. and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkia velutina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benoist (Fabaceae) in tropical rainforest. Trees structure and functions, DOI 10.1007/s00468-015-1177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68. Thibaut B, Denaud L, Collet R, Marchal R, Beauchêne J, Mothe F, Méausoone PJ, Martin P, Larricq P, Eyma F (2016) Wood machining with a focus on French research in the last 50 years. Annals of Forest Science, 73:163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69. Burgers A, Montero C, Sera JG, Casals MV, Modol EM, Langbour P, Thibaut B. Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maderas: Ciencia y Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scielo, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool wear during wood sawing: influence of certain physical and chemical properties for 285 wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2025.362.a37858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak beams in medieval frameworks: constraints and advantages for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the natural resistance to decay of five hundred tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 358, pp.53 - 65. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2023.358.a37353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using specimens from the CIRAD Kourou wood collection to build a database of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soepe Koese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.352.a36936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the Cirad wood collection in Montpellier, France, representing eight thousand identified species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.339.a31709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the chemical composition of several tropical wood species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2019.342.a31809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional printing, muscles, and skeleton: mechanical functions of living wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (14), pp.3453-3466. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gené Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vilches Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Correal Modol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood machining with a focus on French research in the last 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0460-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des ressources à la diversité des usages des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chollat-Namy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (2), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Revival of Indigenous Mobility in French Guiana? Contemporary Transformations of the Wayãpi and Teko Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marmoex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Latin American Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/blar.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in phenological traits: leaf shedding and cambial activity in Parkia nitida Miq. and Parkia velutina Benoist (Fabaceae) in tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1177-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of decay resistance strategies of durable tropical woods species: Bocoa prouacencsis Aublet, Vouacapoua americana Aublet, Inga alba (Sw.) Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between tree morphology and growth stress in mature European beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glued laminated timber beams with tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp.653-662. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-013-0721-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of wood materials characterized by nanoindentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0085-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Variations of Vibrational Properties of Three Tropical Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Lin Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (5), pp.377-386. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in physical and mechanical properties between tension and opposite wood from three tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0323-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic properties of embedding strength for the nailing of the gonfolio rose (Qualea rosea Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duchanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2008.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physical and mechanical properties of tension and opposite wood from ten tropical rainforest trees from different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (5), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-007-0128-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses and cellulose structural parameters in tension and normal wood from three tropical rainforest angiosperm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamamoto Hiroyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.235-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detachment of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0648-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des bois et choix des essences pour des fonctions de structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of basic density and temperature on mechanical properties perpendicular to grain of ten wood tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Growth Stresses, Mechano-Physical Properties and Proportion of Fibre with Gelatinous Layer in Chestnut (Castanea Sativa Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the mechanical properties of wood cell layers by atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90001591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of the Gelatinous Layer of Poplar and Beech Tension Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie acoustique pour l'étude des propriétés locales du bois : étude préliminaire de paramètres expérimentaux. ––– Possible use of scanning acoustic microscopy to study local wood properties: preliminary study of experimental conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.335-343. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de placages à partir de bois guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 251 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des deformations residuelles de croissance a la surface des arbres, en relation avec leur morphologie. Observations sur differentes especes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.249-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 1. Analyse des contraintes de support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.513-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanique de l'arbre sur pied : modelisation d'une structure en croissance soumise a des chargements permanents et evolutifs. 2. Analyse tridimensionnelle des contraintes de maturation, cas du feuillu standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (5), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait en liaison avec la structure. I - Variation radiale des retraits longitudinal et tangentiel sur des placages deroules de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des caractéristiques de l’arbre sur les procédés de transformation et les produits en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de mise en œuvre du bois dans les charpentes de cathédrales : pertinence et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office public d'évaluation des choix scientifiques et technologiques- Sénat &amp; Assemblée nationale: QUELS APPORTS DES SCIENCES ET TECHNOLOGIES À LA RESTAURATION DE NOTRE-DAME DE PARIS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tendre la passe vers zéro en usinage-l'apport de Tony Atkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe Usinage Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compartiment ligneux de l’arbre source de matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme séminaire du GDR Symbiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biomechanics and the transition from juvenile to mature wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS ANNUAL CONFERENCE Wood Science for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gros bois aujourd'hui, réalités et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes et opportunités pour la valorisation des gros bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth parameters on mountain pine wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of mechanical properties during the making of wood in a growing tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The physical chemistry of green chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de feuilles de grandes dimensions par usinage : questions mécaniques posées par le déroulage du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de l'arbre : la cascade des usages du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux biosourcés - MECAMAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du compartiment ligneux de l’arbre, au bois d’œuvre: paramètres biologiques et physiques de la variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bois et ses usages depuis la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe GReNES, Dec 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to end product : construction, deconstruction and reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeMoWood Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois est-il l'ennemi de la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales de Cluny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix en vue d'applications structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées du GdR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylologie, un discours sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socioéconomiques et environnementaux de la forêt en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d’Agriculture de France : Forêt de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of glue laminated timber beams with neo-tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondability study of three Guianese woods for glulam manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Products Society 65th International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois ressources et matériaux du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois d’avenir 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Laurent du Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre forme de l'arbre, indicateur de contrainte de croissance et fentes à l'abattage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the trunk daily diameter variation during wet season in a neotropical rain forest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Aimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr Bernard Thibaut, Nov 2009, Cayenne (Guyane), France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois matériau intelligent de l'arbre au bois matériau écologique de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical differences between tension wood and opposite wood in 22 tropical rainforest species from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the rotary-cutting of a softwood: modelling the variations of the veneer properties and the consequences of the plywood quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop. Connection between silviculture and wood quality through modelling approaches and simulation software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary cutting simulation of Heterogeneous wood: application to douglas fir peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical aspects of heating wood in rotary veneer cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International wood machining seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Lillehamer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees stems mechanics: a study of forms and loads of a biological growing structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranchage et déroulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2015, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Fagerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial implications of reaction wood and the influence of forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Implications of Reaction Wood and the Influence of Forest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Flatman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin K. Tocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of reaction wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en Guyane - La science par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-28, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages du bois dans les métiers d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois: une grande classe de matériaux d’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le bois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine biologique et physico-chimique de la diversité des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Les bois et leurs usages : approches pluridisciplinaires de la diversité, Egleton, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.thibaut@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2025.362.a37858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03704749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soepe Koese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.352.a36936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marmoex" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nigg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.06.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-013-0721-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0458-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B53ECE394B16E2D12B3028394ED5A2EFC48CED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0323-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNGFSXZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamamoto Hiroyuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975977v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975912v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704956v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiorescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Flatman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernard.thibaut@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Curti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2025.362.a37858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03704749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soepe Koese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.352.a36936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marmoex" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nigg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-013-0721-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0458-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B53ECE394B16E2D12B3028394ED5A2EFC48CED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0323-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNGFSXZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamamoto Hiroyuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975977v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975912v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704956v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiorescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Flatman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01975796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>