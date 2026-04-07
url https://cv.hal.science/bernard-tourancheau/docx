--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LoRa Channel Characterization for Flexible and High Reliability Adaptive Data Rate in Multiple Gateways Networks</w:t>
+                <w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
+                <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computers10040044⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274935v1</w:t>
+                <w:t xml:space="preserve">hal-03400419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LoRa Channel Characterization for Flexible and High Reliability Adaptive Data Rate in Multiple Gateways Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computers10040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400419v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trickle-D: High Fairness and Low Transmission Load with Dynamic Redundancy</w:t>
               </w:r>
@@ -392,51 +392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Coladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -464,429 +464,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards aeraulic simulations at urban scale using the lattice Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-014-9381-0⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059223v1</w:t>
+                <w:t xml:space="preserve">hal-01199097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of an OpenCL Implementation of the Lattice Boltzmann Method on the Intel Xeon Phi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Towards aeraulic simulations at urban scale using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.753-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-014-9381-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286306v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of an OpenCL Implementation of the Lattice Boltzmann Method on the Intel Xeon Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (03), pp.1541001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199097v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editors' note: Special Issue on Clusters, Clouds, and Data for Scientific Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (02), pp.1302001-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1154,90 +1154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Lattice Boltzmann Solvers for CUDA GPU Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (6-7), pp.259-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,51 +1284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction for August Special Issue CCDSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Integration and Energy System Engineering, 44 (1), pp.447-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,64 +1811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected papers of the Workshop on Clusters, Clouds and Grids for Scientific Computing (CCGSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (3), pp.259-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,51 +2019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2110,90 +2110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the LBM on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6449, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2348,90 +2348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to the lattice Boltzmann method for graphics processing units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Optimal Positioning of Multiple Mobile Sinks in WSNs for Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (4), pp.411-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,51 +2560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Grid Infrastructures: Practice and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.247--248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (4), pp.353--363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 15, pp.135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 10, pp.247-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de Gauss et de Jordan sur un anneau de processeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,51 +3457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Gaussian elimination on a hypercube vector multiprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Matematicas Aplicadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 10, pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,51 +3539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data allocation strategies for the Gauss and Jordan algorithms on a ring of processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,875 +3647,875 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (virtual conference), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861091v1</w:t>
+                <w:t xml:space="preserve">hal-02933799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Data Rate for Multiple Gateways LoRaWAN Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Tourancheau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)(50308)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.289--294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011494v1</w:t>
+                <w:t xml:space="preserve">hal-02861091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptive Data Rate for Multiple Gateways LoRaWAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London (virtual conference), United Kingdom. </w:t>
+              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)(50308)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933799v1</w:t>
+                <w:t xml:space="preserve">hal-03011494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316402v1</w:t>
+                <w:t xml:space="preserve">hal-02129199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Claeys</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126885v2</w:t>
+                <w:t xml:space="preserve">hal-02316402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM WiSec 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Miami, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Simunovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009970v1</w:t>
+                <w:t xml:space="preserve">hal-02126885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Di Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129199v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t>
               </w:r>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dall 'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
@@ -4626,64 +4626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Coding for Better QoS in LoRa Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4717,90 +4717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4834,77 +4834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Complex IoT Platforms with Token Based Access Control and Authenticated Key Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Secure Internet of Things (SIOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4942,64 +4942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving 3D Lattice Boltzmann Method stencil with asynchronous transfers on many-core processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quan Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,64 +5063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPI communication on MPPA Many-core NoC: design, modeling and performance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quan Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,64 +5193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving trickle fairness: Locally-calculated redundancy constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Coladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS), 2015 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,64 +5288,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Redundancy Constants with Trickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Coladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal, Indoor and Mobile Radio Communications (PIMRC), 2015 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5364,243 +5364,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lifetime optimization of sensor-cloud systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 7th International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178867v1</w:t>
+                <w:t xml:space="preserve">hal-01286307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime optimization of sensor-cloud systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286307v1</w:t>
+                <w:t xml:space="preserve">hal-01178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPL protocol adapted for healthcare and medical applications</w:t>
               </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.690--695, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5703,103 +5703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t>
@@ -5822,351 +5822,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
+              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985933v2</w:t>
+                <w:t xml:space="preserve">hal-00985976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985976v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6213,51 +6213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Evaluations for Wireless IPv6 Sensor Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Genon Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6289,390 +6289,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Address Allocation Scheme to Improve Lifetime of IPv6 Cluster-based WSNs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2012 - 5th International Conference on New Technologies, Mobility and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931048v1</w:t>
+                <w:t xml:space="preserve">hal-00734320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and self-configuration of physical entities in extended smart grid perimeter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Address Allocation Scheme to Improve Lifetime of IPv6 Cluster-based WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT) Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTMS 2012 - 5th International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748526v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Representation and self-configuration of physical entities in extended smart grid perimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t>
+              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT) Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734320v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-configuration of &amp;quot;Home Abstraction Layer&amp;quot; via Sensor-Actuator Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AmI 2011 - 2nd International Joint Conference on Ambient Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.146-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6718,90 +6718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Urban-Scale Flow Simulations Using the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2011 - 12th Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.933-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6839,51 +6839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous PLC-RF networking for LLNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,90 +6908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal. pp.151--161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,51 +7029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinks Mobility Strategy in IPv6-based WSNs for Network Lifetime Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7092,273 +7092,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00563724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous IPv6 Infrastructure for Smart Energy Efficient Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SDEWES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643940v1</w:t>
+                <w:t xml:space="preserve">hal-00646061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous IPv6 Infrastructure for Smart Energy Efficient Building</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEWES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646061v1</w:t>
+                <w:t xml:space="preserve">hal-00643940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Addresses Correlation to Maximize Lifetime of IPv6 Cluster-based WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob, the International conference on wireless and mobile computing, networking and communications, STWiMob workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sensor Technologies and Applications SENSORCOMM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7478,51 +7478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux objets intelligents interconnectés ou M2M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IN'Tech - Internet du futur : objets intelligents interconnectés ou M2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPv6 for Sensors and Actuators in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V6 World Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7610,433 +7610,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communication stack over PLC for multi physical layer IPv6 Networking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie de Placement des Puits Mobiles dans les Réseaux de Capteurs sans Fil pour Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">JDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sophia-Antipolois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563226v1</w:t>
+                <w:t xml:space="preserve">inria-00563762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">802.15.4, a MAC layer solution for PLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
+              <w:t xml:space="preserve">The ACS/IEEE Workshop Future Trends on Ad-hoc and Sensor Networks (FT-ASN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, hammamet, Tunisia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541359v1</w:t>
+                <w:t xml:space="preserve">inria-00493435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de Placement des Puits Mobiles dans les Réseaux de Capteurs sans Fil pour Bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A communication stack over PLC for multi physical layer IPv6 Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sophia-Antipolois, France</w:t>
+              <w:t xml:space="preserve">SmartGridCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563762v1</w:t>
+                <w:t xml:space="preserve">inria-00563226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">802.15.4, a MAC layer solution for PLC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+                <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACS/IEEE Workshop Future Trends on Ad-hoc and Sensor Networks (FT-ASN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, hammamet, Tunisia. 11 p</w:t>
+              <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00493435v1</w:t>
+                <w:t xml:space="preserve">hal-00541359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transfer Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Dimensioning Ground Heat Exchangers Principles: Influence of the soil's thermal proprieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France, 2010, Moret sur Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8206,282 +8206,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00566079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Mobile Sinks Positioning in Wireless Sensor Networks for Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Software Calibration of Wirelessly Networked Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Mazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Marvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensor Technologies and Applications (SensorComm)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SensorComm 2009 - The Third International Conference on Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2009.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563739v1</w:t>
+                <w:t xml:space="preserve">hal-00786272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Calibration of Wirelessly Networked Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple Mobile Sinks Positioning in Wireless Sensor Networks for Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SensorComm 2009 - The Third International Conference on Sensor Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Sensor Technologies and Applications (SensorComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athenes, Greece. pp.264--270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2009.56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786272v1</w:t>
+                <w:t xml:space="preserve">inria-00563739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of 6LoWPAN Implementations on Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORCOMM '09. Third International Conference on Sensor Technologies and Applications, 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Athènes, Greece. pp.689 -692, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8528,51 +8528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Efficient Positioning of Mobile Sinks in Wireless Sensor Networks inside Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTMS - WSN workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Caire, Egypt. pp.1 -5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8597,51 +8597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Sensitivity Study and Optimization of the SDHW and PV Subsystems in an Energy Positive House</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8731,51 +8731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaidioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8865,51 +8865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prylli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Westrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9240,51 +9240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear algebra algorithms on distributed memory machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Signal Processing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Unknown, pp.665-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9303,247 +9303,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU and QR factorization on the FPS T Series hypercube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new systolic architecture for the algebraic path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 88</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Unknown, pp.516-525</w:t>
+              <w:t xml:space="preserve">Systolic Array Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Unknown, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857033v1</w:t>
+                <w:t xml:space="preserve">hal-00857030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new systolic architecture for the algebraic path problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LU and QR factorization on the FPS T Series hypercube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systolic Array Processors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Unknown, pp.73-82</w:t>
+              <w:t xml:space="preserve">CONPAR 88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Unknown, pp.516-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857030v1</w:t>
+                <w:t xml:space="preserve">hal-00857033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the architecture topology on data allocation strategies for Gaussian elimination on the hypercube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4-th Conf. on Hypercube Concurrent Computers and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Unknown, pp.693-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,51 +9613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Clusters and Computational Grids for Scientific Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jack Dongarra et Bernard Tourancheau. World scientific, pp.100, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9707,77 +9707,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Model-based Identification of Building Components and Appliances by Means of Sensor-Actuator Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9808,51 +9808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un monde d'objets interconnectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10052,64 +10052,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de micro-contrôleurs à faible consommation d'énergie embarquant des capteurs : Premières expériences et développement d'une nouvelle interface paramétrable et programmable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] RR-6450, INRIA. 2008, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10258,51 +10258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Domas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3094, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10337,51 +10337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Block Cyclic Data Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prylli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2766, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10416,51 +10416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Simulation of Parallel Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prylli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2767, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10534,51 +10534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1094, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10632,51 +10632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique parallèle pour les machines à mémoire distribuées (applications aux algorithmes matriciels)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10872,51 +10872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Coladon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2017.2650318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413020015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013497990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauvenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ4ZFSDW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Goudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2003.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1DWMFHX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geoffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019756120212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59859CEC35F0BA23D19DB0B9737EB38927CF238B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benaini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01652614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hascoet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reybert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon Catalot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mazzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Krauss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanchard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Westrelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45545-0_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_89" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-227TJQKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256210v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Coladon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2017.2650318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413020015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013497990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauvenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ4ZFSDW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Goudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2003.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1DWMFHX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geoffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019756120212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59859CEC35F0BA23D19DB0B9737EB38927CF238B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benaini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01652614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hascoet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reybert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon Catalot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mazzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krauss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marvan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.56" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Krauss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanchard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Westrelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45545-0_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_89" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-227TJQKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256210v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>