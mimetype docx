--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -4166,51 +4166,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
+                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -4228,106 +4228,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096254v1</w:t>
+                <w:t xml:space="preserve">hal-02126885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
+                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -4345,73 +4336,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126885v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
               </w:r>
@@ -5364,243 +5364,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime optimization of sensor-cloud systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286307v1</w:t>
+                <w:t xml:space="preserve">hal-01178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+                <w:t xml:space="preserve">Lifetime optimization of sensor-cloud systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 7th International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178867v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPL protocol adapted for healthcare and medical applications</w:t>
               </w:r>
@@ -5822,295 +5822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
+                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
+              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985976v2</w:t>
+                <w:t xml:space="preserve">hal-00985933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
+                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
+              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985933v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t>
               </w:r>
@@ -7092,230 +7092,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00563724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous IPv6 Infrastructure for Smart Energy Efficient Building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEWES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646061v1</w:t>
+                <w:t xml:space="preserve">hal-00643940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+                <w:t xml:space="preserve">Heterogeneous IPv6 Infrastructure for Smart Energy Efficient Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SDEWES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643940v1</w:t>
+                <w:t xml:space="preserve">hal-00646061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Addresses Correlation to Maximize Lifetime of IPv6 Cluster-based WSNs</w:t>
               </w:r>
@@ -7610,433 +7610,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de Placement des Puits Mobiles dans les Réseaux de Capteurs sans Fil pour Bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+                <w:t xml:space="preserve">A communication stack over PLC for multi physical layer IPv6 Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sophia-Antipolois, France</w:t>
+              <w:t xml:space="preserve">SmartGridCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563762v1</w:t>
+                <w:t xml:space="preserve">inria-00563226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">802.15.4, a MAC layer solution for PLC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+                <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACS/IEEE Workshop Future Trends on Ad-hoc and Sensor Networks (FT-ASN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, hammamet, Tunisia. 11 p</w:t>
+              <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00493435v1</w:t>
+                <w:t xml:space="preserve">hal-00541359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communication stack over PLC for multi physical layer IPv6 Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+                <w:t xml:space="preserve">Stratégie de Placement des Puits Mobiles dans les Réseaux de Capteurs sans Fil pour Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">JDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sophia-Antipolois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563226v1</w:t>
+                <w:t xml:space="preserve">inria-00563762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">802.15.4, a MAC layer solution for PLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
+              <w:t xml:space="preserve">The ACS/IEEE Workshop Future Trends on Ad-hoc and Sensor Networks (FT-ASN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, hammamet, Tunisia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541359v1</w:t>
+                <w:t xml:space="preserve">inria-00493435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transfer Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
@@ -8206,269 +8206,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00566079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Calibration of Wirelessly Networked Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Mobile Sinks Positioning in Wireless Sensor Networks for Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SensorComm 2009 - The Third International Conference on Sensor Technologies and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Sensor Technologies and Applications (SensorComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athenes, Greece. pp.264--270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786272v1</w:t>
+                <w:t xml:space="preserve">inria-00563739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Mobile Sinks Positioning in Wireless Sensor Networks for Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Calibration of Wirelessly Networked Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Mazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Marvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensor Technologies and Applications (SensorComm)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SensorComm 2009 - The Third International Conference on Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2009.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00563739v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of 6LoWPAN Implementations on Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9303,204 +9303,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new systolic architecture for the algebraic path problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LU and QR factorization on the FPS T Series hypercube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systolic Array Processors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Unknown, pp.73-82</w:t>
+              <w:t xml:space="preserve">CONPAR 88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Unknown, pp.516-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857030v1</w:t>
+                <w:t xml:space="preserve">hal-00857033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU and QR factorization on the FPS T Series hypercube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new systolic architecture for the algebraic path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 88</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Unknown, pp.516-525</w:t>
+              <w:t xml:space="preserve">Systolic Array Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Unknown, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857033v1</w:t>
+                <w:t xml:space="preserve">hal-00857030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the architecture topology on data allocation strategies for Gaussian elimination on the hypercube</w:t>
               </w:r>
@@ -10052,51 +10052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de micro-contrôleurs à faible consommation d'énergie embarquant des capteurs : Premières expériences et développement d'une nouvelle interface paramétrable et programmable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10872,51 +10872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Coladon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2017.2650318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413020015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013497990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauvenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ4ZFSDW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Goudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2003.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1DWMFHX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geoffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019756120212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59859CEC35F0BA23D19DB0B9737EB38927CF238B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benaini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01652614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hascoet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reybert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon Catalot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mazzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krauss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marvan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.56" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Krauss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanchard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Westrelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45545-0_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_89" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-227TJQKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256210v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Coladon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2017.2650318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413020015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013497990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauvenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ4ZFSDW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Goudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2003.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1DWMFHX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geoffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019756120212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59859CEC35F0BA23D19DB0B9737EB38927CF238B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benaini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01652614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hascoet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reybert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon Catalot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mazzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Krauss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanchard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Westrelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45545-0_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_89" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-227TJQKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256210v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>