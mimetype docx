--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -343,265 +343,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF-RFID Read Range Characterization Method Using Power Activation Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Performance of RIS-aided near-field localization under beams approximation from real hardware characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ieee Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3277313⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-023-02294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148939v1</w:t>
+                <w:t xml:space="preserve">hal-04226009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of RIS-aided near-field localization under beams approximation from real hardware characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+                <w:t xml:space="preserve">UHF-RFID Read Range Characterization Method Using Power Activation Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.86. </w:t>
+              <w:t xml:space="preserve">Ieee Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.134-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-023-02294-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3277313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226009v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Adaptive Spectrum Learning in Wireless IoT Networks based on Channel Quality Information</w:t>
               </w:r>
@@ -1057,391 +1057,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Position and Orientation through Millimeter Wave Lens MIMO in 5G Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shahmansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">G. Destino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seco-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (8), pp.1222-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2925969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04567710v1</w:t>
+                <w:t xml:space="preserve">hal-02281674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation [Mesure différentielle de puissance reçue sur des liens radios entre corps humain et infrastructure en vue d'une navigation pédestre résiliente aux obstructions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.192-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Position and Orientation through Millimeter Wave Lens MIMO in 5G Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Seco-Granados</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wymeersch</w:t>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2925969⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.192-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281674v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04567710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Throughput Trade-Off in a Multi-User Multi-Carrier mm-Wave System</w:t>
               </w:r>
@@ -1915,893 +1915,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Cramer-Rao lower bounds for nonhybrid and hybrid localisation techniques in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.1530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771923v1</w:t>
+                <w:t xml:space="preserve">hal-00907399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Positioning Method Based on Hypothesis Testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-compact parametric modelling of three-dimensional antenna radiation pattern for impulse radio-ultra-wide band ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1251-1258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776175v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact parametric modelling of three-dimensional antenna radiation pattern for impulse radio-ultra-wide band ray tracing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">A Hybrid Positioning Method Based on Hypothesis Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, PP (99), pp.1--4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCL.2012.051712.120131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777801v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (3), pp.165-171. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2011.0173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684266v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao lower bounds for nonhybrid and hybrid localisation techniques in wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (3), pp.268-280. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.165-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ett.1530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2011.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907399v1</w:t>
+                <w:t xml:space="preserve">hal-00684266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photonic Analog-to-Digital Converter Architecture for Precise Localization of Ultra-Wide Band Radio Transmitters</w:t>
+                <w:t xml:space="preserve">Compact characterization of ultra wideband antenna responses from frequency measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Llorente</w:t>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2011.110619⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658970v1</w:t>
+                <w:t xml:space="preserve">hal-00658976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact characterization of ultra wideband antenna responses from frequency measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Marchais</w:t>
+                <w:t xml:space="preserve">Novel Photonic Analog-to-Digital Converter Architecture for Precise Localization of Ultra-Wide Band Radio Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (6), pp.671-675. </w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.1321-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2011.110619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658976v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Fingerprint of Radio Signals Employing a Multichannel Photonic Analog-to-Digital Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morante Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Puche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jac Romme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2852,64 +2852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximum Likelihood TOA Based Estimator For Localization in Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3479,181 +3479,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-identifying of LoRa Devices in an Actual Passive Packet Sniffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+                <w:t xml:space="preserve">Analytical Channel Model for On-Body Antenna at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Marie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 9th World Forum on Internet of Things (WF-IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wf-iot58464.2023.10539463⟩</w:t>
+              <w:t xml:space="preserve">35th General Assembly and Scientific Symposium of the International Union of Radio Science, URSI GASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596507v1</w:t>
+                <w:t xml:space="preserve">hal-04337758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Spectrum Allocation Scheme and Temporal Transmission Behavior of IoT Devices using Passive Packet Sniffing</w:t>
+                <w:t xml:space="preserve">Re-identifying of LoRa Devices in an Actual Passive Packet Sniffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
@@ -3667,402 +3654,415 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Marie</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 9th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wf-iot58464.2023.10539463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151145v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Channel Model for On-Body Antenna at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Sacco</w:t>
+                <w:t xml:space="preserve">Revealing Spectrum Allocation Scheme and Temporal Transmission Behavior of IoT Devices using Passive Packet Sniffing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th General Assembly and Scientific Symposium of the International Union of Radio Science, URSI GASS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337758v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UTD Elliptic Cylinder Model for Studying Body Orientation Influence on Human Blockage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Environment Propagation Scanning using Identical UHF RFID tags configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venice, Italy. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/apwc57320.2023.10297474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/rfid-ta58140.2023.10290500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356713v1</w:t>
+                <w:t xml:space="preserve">hal-04356675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment Propagation Scanning using Identical UHF RFID tags configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">A UTD Elliptic Cylinder Model for Studying Body Orientation Influence on Human Blockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">2023 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/rfid-ta58140.2023.10290500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/apwc57320.2023.10297474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356675v1</w:t>
+                <w:t xml:space="preserve">hal-04356713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Contiguous Packets in an Actual LoRaWAN Passive Packet Sniffer</w:t>
               </w:r>
@@ -4159,252 +4159,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knife-Edge Diffraction Models for Human Body Shadowing Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Constrained RIS Phase Profile Optimization and Time Sharing for Near-field Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (IEEE APWC) / 23rd International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa. </w:t>
+              <w:t xml:space="preserve">IEEE 95th Vehicular Technology Conference: (VTC-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC49427.2022.9900051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968222v1</w:t>
+                <w:t xml:space="preserve">hal-03884328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained RIS Phase Profile Optimization and Time Sharing for Near-field Localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+                <w:t xml:space="preserve">Knife-Edge Diffraction Models for Human Body Shadowing Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 95th Vehicular Technology Conference: (VTC-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">11th IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (IEEE APWC) / 23rd International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APWC49427.2022.9900051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884328v1</w:t>
+                <w:t xml:space="preserve">hal-03968222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission and Receiving Power Profiles for RFID Tags Perfomances Evaluation</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,144 +4622,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Superior Reliability of Effective Signal Power versus RSSI in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+                <w:t xml:space="preserve">Direction aided multipath channel estimation for millimeter wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koirala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemur</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wymeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Telecommunications (ICT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">93rd IEEE Vehicular Technology Conference, VTC 2021-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.9448770, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT52184.2021.9511510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210318v2</w:t>
+                <w:t xml:space="preserve">hal-03334249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS-enabled localization continuity under near-field conditions</w:t>
               </w:r>
@@ -4771,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,2554 +4986,2532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction aided multipath channel estimation for millimeter wave systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Koirala</w:t>
+                <w:t xml:space="preserve">On Superior Reliability of Effective Signal Power versus RSSI in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd IEEE Vehicular Technology Conference, VTC 2021-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.9448770, </w:t>
+              <w:t xml:space="preserve">28th International Conference on Telecommunications (ICT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT52184.2021.9511510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334249v1</w:t>
+                <w:t xml:space="preserve">hal-03210318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robustness Comparison of Measured Narrowband CSI vs RSSI for IoT Localization</w:t>
+                <w:t xml:space="preserve">A Pre-processing Algorithm Utilizing a Paired CRLB for TDoA Based IoT Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 92nd Vehicular Technology Conference: VTC2020-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Victoria (virtual), Canada. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference (VTC2020-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. pp.9128385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Fall49728.2020.9348854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083144v1</w:t>
+                <w:t xml:space="preserve">hal-03083166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Localization and Mapping in Millimeter Wave Networks with Angle Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">A Robustness Comparison of Measured Narrowband CSI vs RSSI for IoT Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications Workshops (ICC Workshops)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 92nd Vehicular Technology Conference: VTC2020-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Victoria (virtual), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops49005.2020.9145046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Fall49728.2020.9348854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02949954v1</w:t>
+                <w:t xml:space="preserve">hal-03083144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-processing Algorithm Utilizing a Paired CRLB for TDoA Based IoT Positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
+                <w:t xml:space="preserve">Simultaneous Localization and Mapping in Millimeter Wave Networks with Angle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemur</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference (VTC2020-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. pp.9128385, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications Workshops (ICC Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops49005.2020.9145046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083166v1</w:t>
+                <w:t xml:space="preserve">cea-02949954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric TDoA Technique in the IoT Localization Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
+                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302985v1</w:t>
+                <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and communication resource budgeting for multi-user mm-Wave MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">A Parametric TDoA Technique in the IoT Localization Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WPNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530403v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput Characterization and Beamwidth Selection for Positioning-Assisted mmWave Service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+                <w:t xml:space="preserve">Localization and communication resource budgeting for multi-user mm-Wave MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers, ACSSC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bremen, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC47567.2019.8970185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089120v1</w:t>
+                <w:t xml:space="preserve">hal-02530403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTD Human Body Models Comparison based on dual Motion Capture and Radio Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Throughput Characterization and Beamwidth Selection for Positioning-Assisted mmWave Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications, APWC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers, ACSSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. pp.438-443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399660v1</w:t>
+                <w:t xml:space="preserve">hal-02089120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">UTD Human Body Models Comparison based on dual Motion Capture and Radio Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+              <w:t xml:space="preserve">9th IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications, APWC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.192-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433202v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Data-Rate Trade-off in Small Cells and Service Differentiation for 5G Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Dardari</w:t>
+                <w:t xml:space="preserve">Positioning data-rate trade-off in mm-wave small cells and service differentiation for 5g networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference: (VTC2018-Spring)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">87th IEEE Vehicular Technology Conference, VTC Spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292458v1</w:t>
+                <w:t xml:space="preserve">hal-01874627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Wave Scatterers in an Urban MicroCellular Environment at 32 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization Data-Rate Trade-off in Small Cells and Service Differentiation for 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourab Ghatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou D. Balde</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference: (VTC2018-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049413v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization optimal multi-user beamforming with multi-carrier mmWave MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Identification of Wave Scatterers in an Urban MicroCellular Environment at 32 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou D. Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aki Karttunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Haneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049417v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning data-rate trade-off in mm-wave small cells and service differentiation for 5g networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization optimal multi-user beamforming with multi-carrier mmWave MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th IEEE Vehicular Technology Conference, VTC Spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5, </w:t>
+              <w:t xml:space="preserve">29th IEEE Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874627v1</w:t>
+                <w:t xml:space="preserve">hal-02049417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D Wide-Band Set-up for Over-The-Air Test in Anechoic Chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+                <w:t xml:space="preserve">Localization Bound based Beamforming Optimization for multicarrier mmWave MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670963v1</w:t>
+                <w:t xml:space="preserve">hal-01737249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 32 GHz urban micro cell measurement campaign for 5G candidate spectrum region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipath-Aided Direct Path ToA Reconstruction for Integrated UWB Receivers in Generalized NLoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maceraudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Baldé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928512⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622478v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Band Small-Scale Fading Mitigation at UWB Localization Receivers in Dense Multipath Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">A 3-D Wide-Band Set-up for Over-The-Air Test in Anechoic Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737237v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath-Aided Direct Path ToA Reconstruction for Integrated UWB Receivers in Generalized NLoS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 32 GHz urban micro cell measurement campaign for 5G candidate spectrum region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Haneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288252⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766519v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a 3D UTD model and near field chamber measurements in the presence of a dielectric circular cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Multi-Band Small-Scale Fading Mitigation at UWB Localization Receivers in Dense Multipath Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Maceraudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766529v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Robust Geometric Positioning Algorithm in Wireless Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Siala</w:t>
+                <w:t xml:space="preserve">Comparison between a 3D UTD model and near field chamber measurements in the presence of a dielectric circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986365⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622388v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Bound based Beamforming Optimization for multicarrier mmWave MIMO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Dardari</w:t>
+                <w:t xml:space="preserve">Cooperative Robust Geometric Positioning Algorithm in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hedhly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abdelkefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737249v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
+                <w:t xml:space="preserve">Spatial Scanner Channel Sounder for Space Diversity Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Euziere</w:t>
+                <w:t xml:space="preserve">Mamadou Dialounké Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP2016 - European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416327v1</w:t>
+                <w:t xml:space="preserve">hal-01894312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath Components Tracking Adapted to Integrated IR-UWB Receivers for Improved Indoor Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maceraudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,386 +7526,395 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.753--757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Scanner Channel Sounder for Space Diversity Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Dialounké Baldé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP2016 - European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894312v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of finite ring radius and antenna radiation on spatial correlation in multiprobe Over-The-Air Tests</w:t>
+                <w:t xml:space="preserve">Spatial correlation in spherical and cylindrical 3D MIMO Over-The-Air tests setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481355, </w:t>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368114v1</w:t>
+                <w:t xml:space="preserve">hal-01368116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation in spherical and cylindrical 3D MIMO Over-The-Air tests setups</w:t>
+                <w:t xml:space="preserve">Effect of finite ring radius and antenna radiation on spatial correlation in multiprobe Over-The-Air Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481843, </w:t>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368116v1</w:t>
+                <w:t xml:space="preserve">hal-01368114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Channel-Based Secret Key Generation with Integrated Ultra Wideband Devices</w:t>
               </w:r>
@@ -8069,64 +8069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieee 27th Annual International Symposium On Personal, Indoor, and Mobile Radio Communications (pimrc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.1321--1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8145,987 +8145,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WBAN Off-Body Channel Angular Structure Comparison between SAGE Estimation and Ray Tracing Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Guizar</w:t>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Raffaele Derrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euraap, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246937v1</w:t>
+                <w:t xml:space="preserve">hal-01127782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-Based Pseudonyms for Identity Reinforcement in Wireless ad hoc Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tunaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (vtc Spring), Glasgow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.28-9-2015.2261545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300970v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Location-Based Pseudonyms for Identity Reinforcement in Wireless ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (vtc Spring), Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265684v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative group key generation using IR-UWB multipath channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Perrier</w:t>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUWB 2015 - 2015 IEEE International Conference on Ubiquitous Wireless Broadband</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380031v1</w:t>
+                <w:t xml:space="preserve">hal-01265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WBAN Off-Body Channel Angular Structure Comparison between SAGE Estimation and Ray Tracing Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">Cooperative group key generation using IR-UWB multipath channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+                <w:t xml:space="preserve">Régis Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Derrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antenna and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUWB 2015 - 2015 IEEE International Conference on Ubiquitous Wireless Broadband</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127782v1</w:t>
+                <w:t xml:space="preserve">hal-01380031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D UTD Modeling of a Measured Antenna Disturbed by a Dielectric Circular Cylinder in WBAN Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Dual function Radar Communication Time-Modulated Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC Spring)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2014.7022769⟩</w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE, Oct 2014, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122402v1</w:t>
+                <w:t xml:space="preserve">hal-01104787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor On-body Channel Ray Tracing and Motion Capture Based Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC1004 Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Bucharest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122239v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Analysis of RSSI Behavior in Cooperative Wireless Body Area Networks for Mobility Detection and Navigation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.1752-1753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096509v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of UWB antenna perturbed by human phantom in spherical harmonics space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troels Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9270,999 +9262,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Qualitative Analysis of RSSI Behavior in Cooperative Wireless Body Area Networks for Mobility Detection and Navigation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2014, Bucharest, Hungary</w:t>
+              <w:t xml:space="preserve">ICECS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122772v1</w:t>
+                <w:t xml:space="preserve">hal-01096509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">3D UTD Modeling of a Measured Antenna Disturbed by a Dielectric Circular Cylinder in WBAN Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2014.7022769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103742v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Mobility Modeling for Indoor Localization Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Indoor On-body Channel Ray Tracing and Motion Capture Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positioning, Navigation and Communication (WPNC), 2014 11th Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC1004 Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060185v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Body Perturbed Antenna Integration In Indoor Propagation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual function Radar Communication Time-Modulated Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Improved Mobility Modeling for Indoor Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEE, Oct 2014, Lille, France. </w:t>
+              <w:t xml:space="preserve">Positioning, Navigation and Communication (WPNC), 2014 11th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPNC.2014.6843298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104787v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Ray Tracing Tool for UWB Propagation and Localization Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Cooperative and heterogeneous indoor localization experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Raulefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Workshops (ICC), 2013 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2013.6649191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959496v1</w:t>
+                <w:t xml:space="preserve">hal-01127774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined characterization of RSSI with practical implications for indoor positioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Efficient Ray Tracing Tool for UWB Propagation and Localization Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Positioning, Navigation and Communication (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.2307-2311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959499v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyLayers: An open source dynamic simulator for indoor propagation and localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Refined characterization of RSSI with practical implications for indoor positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Workshops (ICC), 2013 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Positioning, Navigation and Communication (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Dresde, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127772v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">PyLayers: An open source dynamic simulator for indoor propagation and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Workshops (ICC), 2013 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2013.6649206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935387v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Modulated Array for Radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10294,100 +10320,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.138 - 139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Only Synthesis For Time Modulated Array</w:t>
+                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
@@ -10405,1153 +10431,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934298v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of vector and Scalar Spherical Harmonics expansions of UWB antenna patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.1040-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative and heterogeneous indoor localization experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fleury</w:t>
+                <w:t xml:space="preserve">Phase Only Synthesis For Time Modulated Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Workshops (ICC), 2013 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2013.6649191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127774v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained LMDS technique for human motion and gesture estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+                <w:t xml:space="preserve">Model-based evaluation of location-based relaying policies in a realistic mobile indoor scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy J. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana K. Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positioning Navigation and Communication (WPNC), 2012 9th Workshop on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPNC.2012.6268744⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Modeling and Design of Communication Links and Networks (CAMAD), 2012 IEEE 17th International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789249v1</w:t>
+                <w:t xml:space="preserve">hal-00789191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Graph Description of Indoor Layout for Ray Persistency Modeling in Moving Channel</w:t>
+                <w:t xml:space="preserve">Extraction and characterization of location-dependent uwb radio features with practical implications for indoor positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.5</w:t>
+              <w:t xml:space="preserve">European Wireless, 2012. EW. 18th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684269v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and characterization of location-dependent uwb radio features with practical implications for indoor positioning</w:t>
+                <w:t xml:space="preserve">Exploiting the Graph Description of Indoor Layout for Ray Persistency Modeling in Moving Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless, 2012. EW. 18th European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.1-10</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789246v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Threshold -Based TOA Estimation Techniques Using IR-UWB Indoor Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Constrained LMDS technique for human motion and gesture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Positioning Navigation and Communication (WPNC), 2012 9th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.89-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC.2012.6268744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684252v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schelkunoff Multi Diagrams Receive Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Evaluation of a geometric positioning algorithm for hybrid wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Software, Telecommunications and Computer Networks (SoftCOM), 2012 20th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781207v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a geometric positioning algorithm for hybrid wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+                <w:t xml:space="preserve">Schelkunoff Multi Diagrams Receive Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software, Telecommunications and Computer Networks (SoftCOM), 2012 20th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1--5</w:t>
+              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776180v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray tracing-based radio propagation modeling for indoor localization purposes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Threshold -Based TOA Estimation Techniques Using IR-UWB Indoor Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marios Raspopoulos</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Modeling and Design of Communication Links and Networks (CAMAD), 2012 IEEE 17th International Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Wireless 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789258v1</w:t>
+                <w:t xml:space="preserve">hal-00684252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the security of UWB secret key generation methods against deterministic channel prediction attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Hamida Tmar-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrot Jean-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11566,649 +11562,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based evaluation of location-based relaying policies in a realistic mobile indoor scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy J. Nielsen</w:t>
+                <w:t xml:space="preserve">Ray tracing-based radio propagation modeling for indoor localization purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Olsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Peter Schwefel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marios Raspopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Modeling and Design of Communication Links and Networks (CAMAD), 2012 IEEE 17th International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain. pp.5, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain. pp.276-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789191v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du modèle d'affaiblissement radio sur les performances de localisation basée sur RSSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A semidefinite programming approach to hybrid localization using RSSI and TOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">Positioning Navigation and Communication Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dresden, Germany. pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777830v1</w:t>
+                <w:t xml:space="preserve">hal-00777818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
+                <w:t xml:space="preserve">Theoretical performances assessment of hybrid localization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington, United States</w:t>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658006v1</w:t>
+                <w:t xml:space="preserve">hal-00777806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical performances assessment of hybrid localization techniques</w:t>
+                <w:t xml:space="preserve">Comparaison des réponses impulsionnelles obtenues par des mesures dans un environnement indoor avec des simulations par tracé de rayons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.185-188</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777806v1</w:t>
+                <w:t xml:space="preserve">hal-00777837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation basée sur une technique de fingerprinting exploitant des réseaux neurones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Comparison of Hybrid Localization Schemes using RSSI, TOA, and TDOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">11th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777834v1</w:t>
+                <w:t xml:space="preserve">hal-00777810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses impulsionnelles obtenues par des mesures dans un environnement indoor avec des simulations par tracé de rayons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Localisation basée sur une technique de fingerprinting exploitant des réseaux neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,1585 +12216,1585 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777837v1</w:t>
+                <w:t xml:space="preserve">hal-00777834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Hybrid Localization Schemes using RSSI, TOA, and TDOA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting localization based on neural networks and ultra-wideband signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wireless Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing and Information Technology (ISSPIT), 2011 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. pp.184 -189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2011.6151557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777810v1</w:t>
+                <w:t xml:space="preserve">hal-00684401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting localization based on neural networks and ultra-wideband signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Influences du modèle d'affaiblissement radio sur les performances de localisation basée sur RSSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Avrillon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing and Information Technology (ISSPIT), 2011 IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2011.6151557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684401v1</w:t>
+                <w:t xml:space="preserve">hal-00777830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of maximum number of internal reflections for transmission through a lossless dielectric slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation in Wireless Communications (APWC), 2011 IEEE-APS Topical Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127778v1</w:t>
+                <w:t xml:space="preserve">hal-00658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint anchor-less tracking and room dimensions estimation through IR-UWB peer-to-peer communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+                <w:t xml:space="preserve">Choice of maximum number of internal reflections for transmission through a lossless dielectric slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra-Wideband (ICUWB), 2011 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058912⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation in Wireless Communications (APWC), 2011 IEEE-APS Topical Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684279v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semidefinite programming approach to hybrid localization using RSSI and TOA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">Joint anchor-less tracking and room dimensions estimation through IR-UWB peer-to-peer communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positioning Navigation and Communication Workshop 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultra-Wideband (ICUWB), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.575 - 579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777818v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+                <w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Flament</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Serge Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istambul, Turkey. pp.858-864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5672035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556636v1</w:t>
+                <w:t xml:space="preserve">hal-00684277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Management Platform for Multi-Sensor Location Data Interpretation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis on Transmission Coefficients for Deterministic Through-the-Wall Propagation Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619802v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation à l'intérieur des bâtiments - Problématiques techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Géomatiques de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Bories</w:t>
+                <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684277v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis on Transmission Coefficients for Deterministic Through-the-Wall Propagation Modelling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Robust Management Platform for Multi-Sensor Location Data Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mannweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Raulefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620842v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of Geometrical Optics Multiple Reflections Inside Materials with Far-Receiver and Rays Infinity Assumptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Maximum averaged likelihood estimation tree for Anchor-Less localization exploiting IR-UWB multi- paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA), 2010 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.561-564</w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Taiwan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579206v1</w:t>
+                <w:t xml:space="preserve">hal-00487811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum averaged likelihood estimation tree for Anchor-Less localization exploiting IR-UWB multi- paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Validity of Geometrical Optics Multiple Reflections Inside Materials with Far-Receiver and Rays Infinity Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Taiwan. pp.4</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA), 2010 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.561-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487811v1</w:t>
+                <w:t xml:space="preserve">hal-00579206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of Cooperative Positioning Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation of Ultra-Wide Band Radio Signals by Time-Multiplexed Photonic Analog-to-Digital Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mensing</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Morant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620832v1</w:t>
+                <w:t xml:space="preserve">hal-00945596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of Ultra-Wide Band Radio Signals by Time-Multiplexed Photonic Analog-to-Digital Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Llorente</w:t>
+                <w:t xml:space="preserve">Performance Assessment of Cooperative Positioning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Morant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945596v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB Channel Characterization and Dedicated Modelling Tools for Ranging and Positioning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCOM++ WHERE 2010 Summer School on Localization in Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
@@ -13817,247 +13817,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Data Fusion Techniques for Localization in UWB Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Ray-tracing correction for Through-the-Wall propagation : Application to UWB positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPNC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany. pp.51-57</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375238v1</w:t>
+                <w:t xml:space="preserve">hal-00430049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Tracing and Multiple reflections inside materials applied to UWB localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430028v1</w:t>
+                <w:t xml:space="preserve">hal-00444553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming singularities in TDOA based location estimation using total least square</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Exploiting The Imperfect Knowledge of Reference Nodes Positions In Range Based Positioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14065,3015 +14091,2989 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430152v1</w:t>
+                <w:t xml:space="preserve">hal-00430150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ray-tracing post processing schemes for UWB-IR channel simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">A Preliminary Investigation on Angular Parameters Estimation in a Simplified IR-UWB Indoor Multipath Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.519.3</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.T01238P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398781v1</w:t>
+                <w:t xml:space="preserve">hal-00390965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Positioning Accuracy Through RSS Based Ranging And Weighted Least Square Approximation</w:t>
+                <w:t xml:space="preserve">UWB compact modelling using vector spherical harmonic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POCA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Antwerpen, Belgium. pp.31-35</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.403.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389017v1</w:t>
+                <w:t xml:space="preserve">hal-00398780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting The Imperfect Knowledge of Reference Nodes Positions In Range Based Positioning Systems</w:t>
+                <w:t xml:space="preserve">Efficient ray-tracing post processing schemes for UWB-IR channel simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.519.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430150v1</w:t>
+                <w:t xml:space="preserve">hal-00398781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Investigation on Angular Parameters Estimation in a Simplified IR-UWB Indoor Multipath Scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Enhancing Positioning Accuracy Through RSS Based Ranging And Weighted Least Square Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.T01238P05</w:t>
+              <w:t xml:space="preserve">POCA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Antwerpen, Belgium. pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390965v1</w:t>
+                <w:t xml:space="preserve">hal-00389017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB compact modelling using vector spherical harmonic theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Hybrid Data Fusion Techniques for Localization in UWB Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.403.3</w:t>
+              <w:t xml:space="preserve">WPNC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398780v1</w:t>
+                <w:t xml:space="preserve">hal-00375238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing positioning accuracy through direct position estimators based on hybrid RSS data fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Ray Tracing and Multiple reflections inside materials applied to UWB localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference, 2009. VTC Spring 2009. IEEE 69th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379638v1</w:t>
+                <w:t xml:space="preserve">hal-00430028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of Hybrid Data Fusion and Tracking Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Overcoming singularities in TDOA based location estimation using total least square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT mobile summit 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486208v1</w:t>
+                <w:t xml:space="preserve">hal-00430152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Spherical Harmonics Antenna description for IR-UWB Ray Tracing simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+                <w:t xml:space="preserve">Enhancing positioning accuracy through direct position estimators based on hybrid RSS data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference, 2009. VTC Spring 2009. IEEE 69th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430025v1</w:t>
+                <w:t xml:space="preserve">hal-00379638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation compacte d'antennes pour la simulation de canal de transmission ultra large bande</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Performance Assessment of Hybrid Data Fusion and Tracking Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales MicroOndes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICT mobile summit 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430139v1</w:t>
+                <w:t xml:space="preserve">hal-00486208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray-tracing correction for Through-the-Wall propagation : Application to UWB positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Vector Spherical Harmonics Antenna description for IR-UWB Ray Tracing simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430049v1</w:t>
+                <w:t xml:space="preserve">hal-00430025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Modélisation compacte d'antennes pour la simulation de canal de transmission ultra large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales MicroOndes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444553v1</w:t>
+                <w:t xml:space="preserve">hal-00430139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Directions Finding and Material Typecasting Through IR-UWB Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Direct path DoA and DoD finding through IR-UWB communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal, Indoor and Mobile Radio Communications Symposium (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Ultra-Wideband, 2008. ICUWB 2008. IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hannover, Germany. pp.223-227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2008.4653391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325936v1</w:t>
+                <w:t xml:space="preserve">hal-00400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Hybrid Enhanced Mobile Radio Estimators - WHERE&amp;quot; by</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Alvarez</w:t>
+                <w:t xml:space="preserve">Joint Directions Finding and Material Typecasting Through IR-UWB Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT Summit 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personal, Indoor and Mobile Radio Communications Symposium (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288224v1</w:t>
+                <w:t xml:space="preserve">hal-00325936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple pattern correction approach for high frequency surface wave radar on buoys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Ray tracing based propagation simulator including realistic UWB antenna behaviour applications to radio positioning and navigation in heterogeneous radio systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghéléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bressanone, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278582v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray tracing based propagation simulator including realistic UWB antenna behaviour applications to radio positioning and navigation in heterogeneous radio systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">A simple pattern correction approach for high frequency surface wave radar on buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377252v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced localization techniques: application to 4G networks and ray tracing tools.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wireless Hybrid Enhanced Mobile Radio Estimators - WHERE&amp;quot; by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Plass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Raulefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bressanone, Italy</w:t>
+              <w:t xml:space="preserve">ICT Summit 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377254v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO UWB Systems based on Linear Precoded OFDM for Home Gigabit Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hélard</w:t>
+                <w:t xml:space="preserve">Advanced localization techniques: application to 4G networks and ray tracing tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325635v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of UWB picocell clusters : UCELLS project approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Llorente</w:t>
+                <w:t xml:space="preserve">MIMO UWB Systems based on Linear Precoded OFDM for Home Gigabit Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cartaxo</w:t>
+                <w:t xml:space="preserve">Jean-François Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUWB IEEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355193v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct path DoA and DoD finding through IR-UWB communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Management of UWB picocell clusters : UCELLS project approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartaxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duplicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jac Romme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra-Wideband, 2008. ICUWB 2008. IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICUWB IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hanovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400788v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic radio channel simulation challenges and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Turin, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181319v1</w:t>
+                <w:t xml:space="preserve">hal-00156259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+                <w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
+              <w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156310v1</w:t>
+                <w:t xml:space="preserve">hal-00438615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Correction Approach For HF Surface Wave Radar On Buoys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic radio channel simulation challenges and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Oceanography Workshop 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Turin, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162931v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156259v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">A Simple Correction Approach For HF Surface Wave Radar On Buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Radar Oceanography Workshop 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438615v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Characterization of an UWB Antenna in Time and Frequency Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra-Wideband, The 2006 IEEE 2006 International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287110v1</w:t>
+                <w:t xml:space="preserve">hal-00085415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive MIMO-UWB Channel Model Framework for Ray Tracing Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281555⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287111v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Evaluation and Characterization of an UWB Antenna in Time and Frequency Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
+              <w:t xml:space="preserve">Ultra-Wideband, The 2006 IEEE 2006 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.669-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278570v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive MIMO-UWB Channel Model Framework for Ray Tracing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waltham MA, United States. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085415v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reciprocal MIMO-UWB Radio Channel Deterministic Modeling Framework</w:t>
               </w:r>
@@ -17442,545 +17442,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of UWB antennas characterictics in 3D ray tracing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">A Discrete Fully Logical and Low Cost Sub-Nanoseconde UWB Pulse Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Torino, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721368v1</w:t>
+                <w:t xml:space="preserve">hal-00721338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation déterministe du canal ULB indoor</w:t>
+                <w:t xml:space="preserve">Outil de modélisation déterministe du canal indoor UWB : Influence de la polarisation des antennes sur le signal reçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR - Ondes - Groupe UWB 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14 èmes Journées Nationales Microondes (JNM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725732v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB Non coherent hign data rates tranceiver architecture and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallégol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on convergent technologies (IWCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de modélisation déterministe du canal indoor UWB : Influence de la polarisation des antennes sur le signal reçu</w:t>
+                <w:t xml:space="preserve">Implementation of UWB antennas characterictics in 3D ray tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 èmes Journées Nationales Microondes (JNM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.188</w:t>
+              <w:t xml:space="preserve">ICEAA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725726v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Fully Logical and Low Cost Sub-Nanoseconde UWB Pulse Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Miscopein</w:t>
+                <w:t xml:space="preserve">Modélisation déterministe du canal ULB indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">Journée GDR - Ondes - Groupe UWB 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721338v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single correlator multiple paths receiver for UWB impulse radio communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18234,90 +18234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB In-Home Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Propagation and Systems (ECPS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18342,51 +18342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Impulse radio asynchronous receiver for high data rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18431,247 +18431,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwb radio link modelling for mulitpath environment</w:t>
+                <w:t xml:space="preserve">UWB radio link modeling for multipath environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM Conference</w:t>
+              <w:t xml:space="preserve">EUROEM 2004 Ultra Wideband, Short Pulse Electromagnetics 7, Kluwer Academic/Plenum Publishers; 2nd semestre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871669v1</w:t>
+                <w:t xml:space="preserve">hal-00909005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB radio link modeling for multipath environment</w:t>
+                <w:t xml:space="preserve">Uwb radio link modelling for mulitpath environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2004 Ultra Wideband, Short Pulse Electromagnetics 7, Kluwer Academic/Plenum Publishers; 2nd semestre 2005</w:t>
+              <w:t xml:space="preserve">EUROEM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909005v1</w:t>
+                <w:t xml:space="preserve">hal-00871669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complément GPS et Telecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Galileo organisée par la MEITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18735,51 +18735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWUWBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18798,122 +18798,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Study of GO Transmission applied to an Ultra Wide Band Signal</w:t>
+                <w:t xml:space="preserve">Etude de la Propagation d'un Signal &amp;quot;Pulse Radio&amp;quot; par la Théorie Uniforme de la Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.57-61</w:t>
+              <w:t xml:space="preserve">Actes Treizièmes Journées Nationales (JNM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917901v1</w:t>
+                <w:t xml:space="preserve">hal-00927436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Interactions Effects on Ultra Wideband Signals Propagation</w:t>
               </w:r>
@@ -18951,51 +18938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWUWBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19014,912 +19001,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of site-Specific UWB Channel modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parametric Study of GO Transmission applied to an Ultra Wide Band Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWB Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">ICEAA 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914597v1</w:t>
+                <w:t xml:space="preserve">hal-00917901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'accélération de la détermination de rayons pour la caractérisation de canaux radio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">Etude de l'émission et de la réception de signaux impulsionnels par des antennes ultra large bande : modélisation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Journées National Micro-ondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927473v1</w:t>
+                <w:t xml:space="preserve">hal-00927463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'émission et de la réception de signaux impulsionnels par des antennes ultra large bande : modélisation et expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
+                <w:t xml:space="preserve">Une méthode d'accélération de la détermination de rayons pour la caractérisation de canaux radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Journées National Micro-ondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927463v1</w:t>
+                <w:t xml:space="preserve">hal-00927473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Propagation d'un signal &amp;quot;Pulse Radio&amp;quot; par la Théorie Uniforme de la Diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The problem of site-Specific UWB Channel modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">UWB Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921645v1</w:t>
+                <w:t xml:space="preserve">hal-00914597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Propagation d'un Signal &amp;quot;Pulse Radio&amp;quot; par la Théorie Uniforme de la Diffraction</w:t>
+                <w:t xml:space="preserve">Etude de la Propagation d'un signal &amp;quot;Pulse Radio&amp;quot; par la Théorie Uniforme de la Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Treizièmes Journées Nationales (JNM 2003)</w:t>
+              <w:t xml:space="preserve">Actes Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927436v1</w:t>
+                <w:t xml:space="preserve">hal-00921645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel PE-MoM hybrid technique to study the over-sea electromagnetic propagation</w:t>
+                <w:t xml:space="preserve">Prediction of the over-sea electromagnetic wave propagation by a novel PE-MoM hybrid technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar 2002 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952828v1</w:t>
+                <w:t xml:space="preserve">hal-00952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the over-sea electromagnetic wave propagation by a novel PE-MoM hybrid technique</w:t>
+                <w:t xml:space="preserve">A novel PE-MoM hybrid technique to study the over-sea electromagnetic propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Radar 2002 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952822v1</w:t>
+                <w:t xml:space="preserve">hal-00952828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deterministic Ultra Wideband Channel Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de différents modèles de diffraction dans la bande UHF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
+                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. on Ultra Wideband Systems and Technologies (UWBST'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">4èmes journées d'étude Propagation électromagnétique du décamétrique à l'angström</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958870v1</w:t>
+                <w:t xml:space="preserve">hal-00963339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents modèles de diffraction dans la bande UHF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Deterministic Ultra Wideband Channel Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées d'étude Propagation électromagnétique du décamétrique à l'angström</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE Conf. on Ultra Wideband Systems and Technologies (UWBST'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963339v1</w:t>
+                <w:t xml:space="preserve">hal-00958870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme de Choix de Modèles de Diffraction pour un Trajet Terrestre Transhorizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19983,51 +19983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Choice of Simple Geometric Shapes for Modelling Terrain Diffraction Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20091,51 +20091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Multiple Diffraction with a Digital Terrain Model using a Cascaded Cylinder and Knife-Edge Propagation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20199,51 +20199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Propagation Model Based on Diffraction by Multiple Rounded Obstacles using a Digital Terrain Model compared with Models using Obstacles of other Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20307,51 +20307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge Angle Influence on UTD Diffraction in Prediction of Propagation Path Loss for a Digital Terrain Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20821,64 +20821,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Spherical Harmonic Modeling of 3D-antenna Radiation Function or an UWB-RT Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20916,64 +20916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des antennes par décomposition en harmoniques sphériques vectorielles dans les outils de simulation par tracé de rayons de canaux de propagation ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21056,51 +21056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method using power measurements for determining positioning data between two bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21157,51 +21157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND SYSTEM FOR AIDING ENVIRONMENTAL CHARACTERIZATION BY ULTRA-WIDEBAND RADIOFREQUENCY SIGNALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21245,77 +21245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB TELECOMMUNICATION SYSTEM AND COMMUNICATION DEVICE TO BE USED THEREIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21346,51 +21346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for detecting uwb pulse sequences and detection means suitable for this purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21684,51 +21684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jrfid.2025.3583107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3277313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02294-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3167016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.12165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghatak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koirala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dardari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3036864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Errico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahmansoori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Destino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seco-Granados" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wymeersch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2925969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2953777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jessen Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus L&#248;venstein Olsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana K. Madsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-0986-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2012.051712.120131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110619" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morante Maria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Puche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Romme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2076730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcoss-iot61029.2024.00084" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wf-iot58464.2023.10539463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sacco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc57320.2023.10297474" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta58140.2023.10290500" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10201023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC49427.2022.9900051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech55088.2022.9854308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210318v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT52184.2021.9511510" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04571105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617321" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448770" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdel Ghany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348854" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02949954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128385" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970185" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645365" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870488" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghatak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Balde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Karttunen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Haneda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580683" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580712" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417791" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Belhabib" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bald&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vehmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.H. Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haneda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928512" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maceraudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288252" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hedhly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laaraiedh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelkefi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialounk&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhabib" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481355" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481843" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Bulenok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794705" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tunaru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127782v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mhedhbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Derrico" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2014.7022769" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902600" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060185v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2014.6843298" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649206" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907596v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2012.6268744" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684252v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Raspopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335350" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamida Tmar-Ben" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Jean-Benoit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789191v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy J. Nielsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Olsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Schwefel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335324" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777834v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777837v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777810v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151557" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046800" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777818v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannweiler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487811v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375238v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398781v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398780v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430025v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430139v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430049v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325936v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699653" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288224v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Plass" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Alvarez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377252v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burgh&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325635v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355193v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartaxo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplicy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400788v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2008.4653391" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181319v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281628" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287111v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281555" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287109v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCOM.2006.363455" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725732v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725726v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721338v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais El Zein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870560v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871669v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909003v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871655v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927473v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927463v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927436v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958870v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marsault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999072v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999053v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530395v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909252v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jrfid.2025.3583107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02294-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3277313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3167016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.12165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghatak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koirala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dardari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3036864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahmansoori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Destino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seco-Granados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wymeersch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2925969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Errico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2953777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jessen Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus L&#248;venstein Olsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana K. Madsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-0986-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1530" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2012.051712.120131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morante Maria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Puche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Romme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2076730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcoss-iot61029.2024.00084" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sacco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wf-iot58464.2023.10539463" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta58140.2023.10290500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc57320.2023.10297474" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10201023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC49427.2022.9900051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech55088.2022.9854308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448770" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04571105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617321" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210318v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT52184.2021.9511510" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdel Ghany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128385" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02949954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghatak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Balde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Karttunen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Haneda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maceraudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehmas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Belhabib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bald&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vehmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.H. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haneda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928512" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hedhly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laaraiedh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelkefi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialounk&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhabib" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481843" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481355" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Bulenok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794705" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mhedhbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Derrico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tunaru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902600" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2014.7022769" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2014.6843298" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649206" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy J. Nielsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Olsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Schwefel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335324" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2012.6268744" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776180v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamida Tmar-Ben" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Jean-Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Raspopoulos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335350" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777837v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151557" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046800" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619802v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannweiler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430049v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430150v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398780v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2008.4653391" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699653" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burgh&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288224v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Plass" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Alvarez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325635v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartaxo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplicy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287110v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281628" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281555" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287109v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCOM.2006.363455" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721338v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais El Zein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725732v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870560v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909003v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871655v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927473v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914597v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921645v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958870v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marsault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999072v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999053v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530395v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909252v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>