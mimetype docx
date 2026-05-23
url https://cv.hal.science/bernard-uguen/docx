--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1057,391 +1057,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Position and Orientation through Millimeter Wave Lens MIMO in 5G Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shahmansoori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Destino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Wymeersch</w:t>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2925969⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.192-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281674v1</w:t>
+                <w:t xml:space="preserve">cea-04567710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation [Mesure différentielle de puissance reçue sur des liens radios entre corps humain et infrastructure en vue d'une navigation pédestre résiliente aux obstructions]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Position and Orientation through Millimeter Wave Lens MIMO in 5G Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shahmansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Destino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. d'Errico</w:t>
+                <w:t xml:space="preserve">G. Seco-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Amiot</w:t>
+                <w:t xml:space="preserve">H. Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.192-203. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (8), pp.1222-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2925969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181460v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation</w:t>
+                <w:t xml:space="preserve">Differential received power measurements over off-body links for obstruction-resilient pedestrian navigation [Mesure différentielle de puissance reçue sur des liens radios entre corps humain et infrastructure en vue d'une navigation pédestre résiliente aux obstructions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+                <w:t xml:space="preserve">R. d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">N. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.192-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04567710v1</w:t>
+                <w:t xml:space="preserve">hal-02181460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Throughput Trade-Off in a Multi-User Multi-Carrier mm-Wave System</w:t>
               </w:r>
@@ -2114,291 +2114,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Positioning Method Based on Hypothesis Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troels Pedersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, PP (99), pp.1--4. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCL.2012.051712.120131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776175v1</w:t>
+                <w:t xml:space="preserve">hal-00771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">A Hybrid Positioning Method Based on Hypothesis Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, PP (99), pp.1--4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCL.2012.051712.120131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771923v1</w:t>
+                <w:t xml:space="preserve">hal-00776175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morante Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Puche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jac Romme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3479,274 +3479,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Channel Model for On-Body Antenna at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-identifying of LoRa Devices in an Actual Passive Packet Sniffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">François Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th General Assembly and Scientific Symposium of the International Union of Radio Science, URSI GASS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265567⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 9th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wf-iot58464.2023.10539463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337758v1</w:t>
+                <w:t xml:space="preserve">hal-04596507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-identifying of LoRa Devices in an Actual Passive Packet Sniffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+                <w:t xml:space="preserve">Analytical Channel Model for On-Body Antenna at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marie</w:t>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 9th World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">35th General Assembly and Scientific Symposium of the International Union of Radio Science, URSI GASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wf-iot58464.2023.10539463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596507v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Spectrum Allocation Scheme and Temporal Transmission Behavior of IoT Devices using Passive Packet Sniffing</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4752,378 +4752,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS-enabled localization continuity under near-field conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
+                <w:t xml:space="preserve">On Superior Reliability of Effective Signal Power versus RSSI in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2021 - 2021 IEEE 22nd International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lucca (Virtual event), Italy. pp.436-440, </w:t>
+              <w:t xml:space="preserve">28th International Conference on Telecommunications (ICT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC51858.2021.9593200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT52184.2021.9511510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04571105v1</w:t>
+                <w:t xml:space="preserve">hal-03210318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF-RFID Power Distance Profiles for Analysis of Propagation Absorbing Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">RIS-enabled localization continuity under near-field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keykhosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on RFID Technology and Applications (IEEE RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Delhi, India. </w:t>
+              <w:t xml:space="preserve">SPAWC 2021 - 2021 IEEE 22nd International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lucca (Virtual event), Italy. pp.436-440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC51858.2021.9593200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687683v1</w:t>
+                <w:t xml:space="preserve">cea-04571105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Superior Reliability of Effective Signal Power versus RSSI in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+                <w:t xml:space="preserve">UHF-RFID Power Distance Profiles for Analysis of Propagation Absorbing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemur</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Telecommunications (ICT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on RFID Technology and Applications (IEEE RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Delhi, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT52184.2021.9511510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210318v2</w:t>
+                <w:t xml:space="preserve">hal-03687683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pre-processing Algorithm Utilizing a Paired CRLB for TDoA Based IoT Positioning</w:t>
               </w:r>
@@ -5571,252 +5571,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric TDoA Technique in the IoT Localization Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
+                <w:t xml:space="preserve">Localization and communication resource budgeting for multi-user mm-Wave MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remun Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemur</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bremen, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC47567.2019.8970185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302985v1</w:t>
+                <w:t xml:space="preserve">hal-02530403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and communication resource budgeting for multi-user mm-Wave MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">A Parametric TDoA Technique in the IoT Localization Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdel Ghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPNC47567.2019.8970185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530403v1</w:t>
+                <w:t xml:space="preserve">hal-02302985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Characterization and Beamwidth Selection for Positioning-Assisted mmWave Service</w:t>
               </w:r>
@@ -6635,239 +6635,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath-Aided Direct Path ToA Reconstruction for Integrated UWB Receivers in Generalized NLoS</w:t>
+                <w:t xml:space="preserve">A 3-D Wide-Band Set-up for Over-The-Air Test in Anechoic Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Maceraudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+                <w:t xml:space="preserve">Mounia Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766519v1</w:t>
+                <w:t xml:space="preserve">hal-01670963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D Wide-Band Set-up for Over-The-Air Test in Anechoic Chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+                <w:t xml:space="preserve">Multipath-Aided Direct Path ToA Reconstruction for Integrated UWB Receivers in Generalized NLoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maceraudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 32 GHz urban micro cell measurement campaign for 5G candidate spectrum region</w:t>
               </w:r>
@@ -7448,308 +7448,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Components Tracking Adapted to Integrated IR-UWB Receivers for Improved Indoor Navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Denis</w:t>
+                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479176v1</w:t>
+                <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Multipath Components Tracking Adapted to Integrated IR-UWB Receivers for Improved Indoor Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maceraudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.753--757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416327v1</w:t>
+                <w:t xml:space="preserve">hal-01479176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial correlation in spherical and cylindrical 3D MIMO Over-The-Air tests setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of finite ring radius and antenna radiation on spatial correlation in multiprobe Over-The-Air Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8069,64 +8069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieee 27th Annual International Symposium On Personal, Indoor, and Mobile Radio Communications (pimrc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.1321--1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8151,51 +8151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WBAN Off-Body Channel Angular Structure Comparison between SAGE Estimation and Ray Tracing Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8829,853 +8829,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">3D UTD Modeling of a Measured Antenna Disturbed by a Dielectric Circular Cylinder in WBAN Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2014.7022769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122772v1</w:t>
+                <w:t xml:space="preserve">hal-01122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Bucharest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103742v1</w:t>
+                <w:t xml:space="preserve">hal-01122772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of UWB antenna perturbed by human phantom in spherical harmonics space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Troels Pedersen</w:t>
+                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.1752-1753, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122228v1</w:t>
+                <w:t xml:space="preserve">hal-01103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random patterns of secret keys from sampled IR-UWB channel responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+                <w:t xml:space="preserve">Indoor On-body Channel Ray Tracing and Motion Capture Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC1004 Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127769v1</w:t>
+                <w:t xml:space="preserve">hal-01122239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Analysis of RSSI Behavior in Cooperative Wireless Body Area Networks for Mobility Detection and Navigation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D UTD Modeling of a Measured Antenna Disturbed by a Dielectric Circular Cylinder in WBAN Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Modelling of UWB antenna perturbed by human phantom in spherical harmonics space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC Spring)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2014.7022769⟩</w:t>
+              <w:t xml:space="preserve">EUCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122402v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor On-body Channel Ray Tracing and Motion Capture Based Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Random patterns of secret keys from sampled IR-UWB channel responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC1004 Scientific Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122239v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Body Perturbed Antenna Integration In Indoor Propagation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,51 +9726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Mobility Modeling for Indoor Localization Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9882,51 +9882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Workshops (ICC), 2013 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
@@ -9977,51 +9977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Ray Tracing Tool for UWB Propagation and Localization Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10072,51 +10072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined characterization of RSSI with practical implications for indoor positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10154,51 +10154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyLayers: An open source dynamic simulator for indoor propagation and localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10819,462 +10819,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and characterization of location-dependent uwb radio features with practical implications for indoor positioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained LMDS technique for human motion and gesture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless, 2012. EW. 18th European Wireless Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Positioning Navigation and Communication (WPNC), 2012 9th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.89-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC.2012.6268744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789246v1</w:t>
+                <w:t xml:space="preserve">hal-00789249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Graph Description of Indoor Layout for Ray Persistency Modeling in Moving Channel</w:t>
+                <w:t xml:space="preserve">Extraction and characterization of location-dependent uwb radio features with practical implications for indoor positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.5</w:t>
+              <w:t xml:space="preserve">European Wireless, 2012. EW. 18th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684269v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained LMDS technique for human motion and gesture estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mhedhbi</w:t>
+                <w:t xml:space="preserve">Exploiting the Graph Description of Indoor Layout for Ray Persistency Modeling in Moving Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positioning Navigation and Communication (WPNC), 2012 9th Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPNC.2012.6268744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789249v1</w:t>
+                <w:t xml:space="preserve">hal-00684269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a geometric positioning algorithm for hybrid wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Threshold -Based TOA Estimation Techniques Using IR-UWB Indoor Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software, Telecommunications and Computer Networks (SoftCOM), 2012 20th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1--5</w:t>
+              <w:t xml:space="preserve">European Wireless 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776180v1</w:t>
+                <w:t xml:space="preserve">hal-00684252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schelkunoff Multi Diagrams Receive Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11316,182 +11346,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Threshold -Based TOA Estimation Techniques Using IR-UWB Indoor Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Yu</w:t>
+                <w:t xml:space="preserve">Evaluation of a geometric positioning algorithm for hybrid wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. pp.7</w:t>
+              <w:t xml:space="preserve">Software, Telecommunications and Computer Networks (SoftCOM), 2012 20th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684252v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the security of UWB secret key generation methods against deterministic channel prediction attacks</w:t>
               </w:r>
@@ -11624,51 +11624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11834,368 +11834,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical performances assessment of hybrid localization techniques</w:t>
+                <w:t xml:space="preserve">Influences du modèle d'affaiblissement radio sur les performances de localisation basée sur RSSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.185-188</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777806v1</w:t>
+                <w:t xml:space="preserve">hal-00777830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses impulsionnelles obtenues par des mesures dans un environnement indoor avec des simulations par tracé de rayons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777837v1</w:t>
+                <w:t xml:space="preserve">hal-00658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Hybrid Localization Schemes using RSSI, TOA, and TDOA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical performances assessment of hybrid localization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1-5</w:t>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777810v1</w:t>
+                <w:t xml:space="preserve">hal-00777806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation basée sur une technique de fingerprinting exploitant des réseaux neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12240,360 +12253,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting localization based on neural networks and ultra-wideband signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Avrillon</w:t>
+                <w:t xml:space="preserve">Comparaison des réponses impulsionnelles obtenues par des mesures dans un environnement indoor avec des simulations par tracé de rayons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing and Information Technology (ISSPIT), 2011 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684401v1</w:t>
+                <w:t xml:space="preserve">hal-00777837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du modèle d'affaiblissement radio sur les performances de localisation basée sur RSSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Hybrid Localization Schemes using RSSI, TOA, and TDOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">11th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777830v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Fingerprinting localization based on neural networks and ultra-wideband signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing and Information Technology (ISSPIT), 2011 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. pp.184 -189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2011.6151557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658006v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of maximum number of internal reflections for transmission through a lossless dielectric slab</w:t>
               </w:r>
@@ -12768,541 +12768,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+                <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bories</w:t>
+                <w:t xml:space="preserve">Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684277v1</w:t>
+                <w:t xml:space="preserve">hal-00556636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis on Transmission Coefficients for Deterministic Through-the-Wall Propagation Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istambul, Turkey. pp.858-864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5672035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620842v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation à l'intérieur des bâtiments - Problématiques techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis on Transmission Coefficients for Deterministic Through-the-Wall Propagation Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Géomatiques de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496260v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Robust Management Platform for Multi-Sensor Location Data Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mannweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Raulefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556636v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Management Platform for Multi-Sensor Location Data Interpretation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation à l'intérieur des bâtiments - Problématiques techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Networks and Mobile Summit 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées Géomatiques de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619802v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum averaged likelihood estimation tree for Anchor-Less localization exploiting IR-UWB multi- paths</w:t>
               </w:r>
@@ -13491,51 +13491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13724,77 +13724,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCOM++ WHERE 2010 Summer School on Localization in Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
@@ -13905,51 +13905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,217 +14020,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting The Imperfect Knowledge of Reference Nodes Positions In Range Based Positioning Systems</w:t>
+                <w:t xml:space="preserve">Hybrid Data Fusion Techniques for Localization in UWB Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">WPNC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430150v1</w:t>
+                <w:t xml:space="preserve">hal-00375238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Investigation on Angular Parameters Estimation in a Simplified IR-UWB Indoor Multipath Scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+                <w:t xml:space="preserve">Exploiting The Imperfect Knowledge of Reference Nodes Positions In Range Based Positioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.T01238P05</w:t>
+              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390965v1</w:t>
+                <w:t xml:space="preserve">hal-00430150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB compact modelling using vector spherical harmonic theory</w:t>
               </w:r>
@@ -14305,489 +14305,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ray-tracing post processing schemes for UWB-IR channel simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">A Preliminary Investigation on Angular Parameters Estimation in a Simplified IR-UWB Indoor Multipath Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo La Tosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.519.3</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.T01238P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398781v1</w:t>
+                <w:t xml:space="preserve">hal-00390965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Positioning Accuracy Through RSS Based Ranging And Weighted Least Square Approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Ray Tracing and Multiple reflections inside materials applied to UWB localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POCA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Antwerpen, Belgium. pp.31-35</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389017v1</w:t>
+                <w:t xml:space="preserve">hal-00430028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Data Fusion Techniques for Localization in UWB Networks</w:t>
+                <w:t xml:space="preserve">Overcoming singularities in TDOA based location estimation using total least square</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPNC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany. pp.51-57</w:t>
+              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375238v1</w:t>
+                <w:t xml:space="preserve">hal-00430152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Tracing and Multiple reflections inside materials applied to UWB localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+                <w:t xml:space="preserve">Efficient ray-tracing post processing schemes for UWB-IR channel simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.519.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430028v1</w:t>
+                <w:t xml:space="preserve">hal-00398781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming singularities in TDOA based location estimation using total least square</w:t>
+                <w:t xml:space="preserve">Enhancing Positioning Accuracy Through RSS Based Ranging And Weighted Least Square Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laaraiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Signals, Circuits and Systems (SCS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">POCA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Antwerpen, Belgium. pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430152v1</w:t>
+                <w:t xml:space="preserve">hal-00389017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing positioning accuracy through direct position estimators based on hybrid RSS data fusion</w:t>
               </w:r>
@@ -15398,138 +15398,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray tracing based propagation simulator including realistic UWB antenna behaviour applications to radio positioning and navigation in heterogeneous radio systems</w:t>
+                <w:t xml:space="preserve">Wireless Hybrid Enhanced Mobile Radio Estimators - WHERE&amp;quot; by</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Burghéléa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Plass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Raulefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bressanone, Italy</w:t>
+              <w:t xml:space="preserve">ICT Summit 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377252v1</w:t>
+                <w:t xml:space="preserve">hal-00288224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple pattern correction approach for high frequency surface wave radar on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15561,201 +15591,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Hybrid Enhanced Mobile Radio Estimators - WHERE&amp;quot; by</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray tracing based propagation simulator including realistic UWB antenna behaviour applications to radio positioning and navigation in heterogeneous radio systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Alvarez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxana Burghéléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT Summit 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Summer school in wireless sensor networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288224v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced localization techniques: application to 4G networks and ray tracing tools.</w:t>
               </w:r>
@@ -16050,256 +16050,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+                <w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
+              <w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156259v1</w:t>
+                <w:t xml:space="preserve">hal-00438615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438615v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic radio channel simulation challenges and applications</w:t>
               </w:r>
@@ -16590,689 +16590,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Evaluation and Characterization of an UWB Antenna in Time and Frequency Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Keignart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultra-Wideband, The 2006 IEEE 2006 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.669-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085415v1</w:t>
+                <w:t xml:space="preserve">hal-00287110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive MIMO-UWB Channel Model Framework for Ray Tracing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waltham MA, United States. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278570v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Characterization of an UWB Antenna in Time and Frequency Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra-Wideband, The 2006 IEEE 2006 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00287110v1</w:t>
+                <w:t xml:space="preserve">hal-00278570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive MIMO-UWB Channel Model Framework for Ray Tracing Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE APS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICU.2006.281555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00287111v1</w:t>
+                <w:t xml:space="preserve">hal-00085415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reciprocal MIMO-UWB Radio Channel Deterministic Modeling Framework</w:t>
+                <w:t xml:space="preserve">Simulation déterministe de canaux de transmission UWB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Radio Oriented Wireless Networks and Communications, 2006. 1st International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du CNFRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287109v1</w:t>
+                <w:t xml:space="preserve">hal-00437535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation déterministe de canaux de transmission UWB</w:t>
+                <w:t xml:space="preserve">A Reciprocal MIMO-UWB Radio Channel Deterministic Modeling Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CNFRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Radio Oriented Wireless Networks and Communications, 2006. 1st International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Mykonos Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CROWNCOM.2006.363455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437535v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of UTD Diffraction for UWB Channel Modelling</w:t>
               </w:r>
@@ -17442,545 +17442,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Fully Logical and Low Cost Sub-Nanoseconde UWB Pulse Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Miscopein</w:t>
+                <w:t xml:space="preserve">Implementation of UWB antennas characterictics in 3D ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">ICEAA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721338v1</w:t>
+                <w:t xml:space="preserve">hal-00721368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de modélisation déterministe du canal indoor UWB : Influence de la polarisation des antennes sur le signal reçu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">A Discrete Fully Logical and Low Cost Sub-Nanoseconde UWB Pulse Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 èmes Journées Nationales Microondes (JNM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.188</w:t>
+              <w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725726v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Non coherent hign data rates tranceiver architecture and implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+                <w:t xml:space="preserve">Modélisation déterministe du canal ULB indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on convergent technologies (IWCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Journée GDR - Ondes - Groupe UWB 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775911v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of UWB antennas characterictics in 3D ray tracing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+                <w:t xml:space="preserve">UWB Non coherent hign data rates tranceiver architecture and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Torino, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on convergent technologies (IWCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721368v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation déterministe du canal ULB indoor</w:t>
+                <w:t xml:space="preserve">Outil de modélisation déterministe du canal indoor UWB : Influence de la polarisation des antennes sur le signal reçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR - Ondes - Groupe UWB 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14 èmes Journées Nationales Microondes (JNM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725732v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single correlator multiple paths receiver for UWB impulse radio communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18273,51 +18273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Propagation and Systems (ECPS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18336,204 +18336,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impulse radio asynchronous receiver for high data rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UWB radio link modeling for multipath environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Ultra Wideband system comnference and International Workshop on UWB systems (IWUWBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EUROEM 2004 Ultra Wideband, Short Pulse Electromagnetics 7, Kluwer Academic/Plenum Publishers; 2nd semestre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870560v1</w:t>
+                <w:t xml:space="preserve">hal-00909005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB radio link modeling for multipath environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Impulse radio asynchronous receiver for high data rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2004 Ultra Wideband, Short Pulse Electromagnetics 7, Kluwer Academic/Plenum Publishers; 2nd semestre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Joint Ultra Wideband system comnference and International Workshop on UWB systems (IWUWBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909005v1</w:t>
+                <w:t xml:space="preserve">hal-00870560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwb radio link modelling for mulitpath environment</w:t>
               </w:r>
@@ -18545,51 +18545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROEM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18627,51 +18627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complément GPS et Telecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghais El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Galileo organisée par la MEITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18735,51 +18735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWUWBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18880,338 +18880,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Interactions Effects on Ultra Wideband Signals Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parametric Study of GO Transmission applied to an Ultra Wide Band Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWUWBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">ICEAA 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919016v1</w:t>
+                <w:t xml:space="preserve">hal-00917901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Study of GO Transmission applied to an Ultra Wide Band Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Interactions Effects on Ultra Wideband Signals Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.57-61</w:t>
+              <w:t xml:space="preserve">IWUWBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917901v1</w:t>
+                <w:t xml:space="preserve">hal-00919016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'émission et de la réception de signaux impulsionnels par des antennes ultra large bande : modélisation et expérimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The problem of site-Specific UWB Channel modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Journées National Micro-ondes (JNM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">UWB Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927463v1</w:t>
+                <w:t xml:space="preserve">hal-00914597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'accélération de la détermination de rayons pour la caractérisation de canaux radio</w:t>
               </w:r>
@@ -19223,51 +19210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Journées National Micro-ondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19286,109 +19273,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of site-Specific UWB Channel modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'émission et de la réception de signaux impulsionnels par des antennes ultra large bande : modélisation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friedman Tchoffo Talom</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWB Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Treizièmes Journées National Micro-ondes (JNM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914597v1</w:t>
+                <w:t xml:space="preserve">hal-00927463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la Propagation d'un signal &amp;quot;Pulse Radio&amp;quot; par la Théorie Uniforme de la Diffraction</w:t>
               </w:r>
@@ -19482,51 +19482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium and USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19577,51 +19577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar 2002 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19659,51 +19659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différents modèles de diffraction dans la bande UHF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19793,51 +19793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conf. on Ultra Wideband Systems and Technologies (UWBST'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19875,51 +19875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme de Choix de Modèles de Diffraction pour un Trajet Terrestre Transhorizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19983,51 +19983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Choice of Simple Geometric Shapes for Modelling Terrain Diffraction Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20072,286 +20072,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Multiple Diffraction with a Digital Terrain Model using a Cascaded Cylinder and Knife-Edge Propagation Model</w:t>
+                <w:t xml:space="preserve">A Propagation Model Based on Diffraction by Multiple Rounded Obstacles using a Digital Terrain Model compared with Models using Obstacles of other Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Cambridge (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Millenium Conference on Antennas &amp; Propagation (AP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999072v1</w:t>
+                <w:t xml:space="preserve">hal-03999053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Propagation Model Based on Diffraction by Multiple Rounded Obstacles using a Digital Terrain Model compared with Models using Obstacles of other Shapes</w:t>
+                <w:t xml:space="preserve">Study of Multiple Diffraction with a Digital Terrain Model using a Cascaded Cylinder and Knife-Edge Propagation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millenium Conference on Antennas &amp; Propagation (AP 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Cambridge (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999053v1</w:t>
+                <w:t xml:space="preserve">hal-03999072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge Angle Influence on UTD Diffraction in Prediction of Propagation Path Loss for a Digital Terrain Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21056,51 +21056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method using power measurements for determining positioning data between two bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21684,51 +21684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jrfid.2025.3583107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02294-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3277313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3167016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.12165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghatak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koirala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dardari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3036864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahmansoori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Destino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seco-Granados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wymeersch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2925969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Errico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2953777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jessen Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus L&#248;venstein Olsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana K. Madsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-0986-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1530" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2012.051712.120131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morante Maria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Puche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Romme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2076730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcoss-iot61029.2024.00084" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sacco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wf-iot58464.2023.10539463" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta58140.2023.10290500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc57320.2023.10297474" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10201023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC49427.2022.9900051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech55088.2022.9854308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448770" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04571105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617321" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210318v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT52184.2021.9511510" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdel Ghany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128385" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02949954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghatak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Balde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Karttunen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Haneda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maceraudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehmas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Belhabib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bald&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vehmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.H. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haneda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928512" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hedhly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laaraiedh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelkefi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialounk&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhabib" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481843" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481355" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Bulenok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794705" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mhedhbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Derrico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tunaru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902600" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2014.7022769" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2014.6843298" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649206" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy J. Nielsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Olsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Schwefel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335324" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2012.6268744" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776180v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamida Tmar-Ben" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Jean-Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Raspopoulos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335350" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777837v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151557" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046800" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619802v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannweiler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430049v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430150v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398780v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2008.4653391" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699653" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burgh&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288224v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Plass" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Alvarez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325635v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartaxo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplicy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287110v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281628" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281555" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287109v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCOM.2006.363455" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721338v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais El Zein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725732v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870560v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909003v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871655v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927473v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914597v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921645v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958870v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marsault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999072v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999053v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530395v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909252v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jrfid.2025.3583107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02294-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3277313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3167016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.12165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghatak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koirala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dardari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3036864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahmansoori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Destino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seco-Granados" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wymeersch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2925969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Errico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2953777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jessen Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus L&#248;venstein Olsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana K. Madsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-0986-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1530" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2012.051712.120131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morante Maria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Puche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Romme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2076730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcoss-iot61029.2024.00084" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wf-iot58464.2023.10539463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sacco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265567" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta58140.2023.10290500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc57320.2023.10297474" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10201023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC49427.2022.9900051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech55088.2022.9854308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448770" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210318v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT52184.2021.9511510" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04571105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593200" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617321" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdel Ghany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128385" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02949954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970185" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghatak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Balde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Karttunen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Haneda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Belhabib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maceraudi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehmas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288252" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bald&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vehmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.H. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haneda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928512" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062249" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hedhly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laaraiedh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelkefi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialounk&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhabib" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481843" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481355" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Bulenok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794705" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mhedhbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Derrico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tunaru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122402v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2014.7022769" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902600" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2014.6843298" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649206" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy J. Nielsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Olsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Schwefel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335324" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2012.6268744" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776180v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamida Tmar-Ben" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Jean-Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Raspopoulos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335350" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777806v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777837v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151557" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046800" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannweiler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430049v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398780v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390965v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430028v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389017v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379638v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2008.4653391" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699653" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288224v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Plass" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Alvarez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377252v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burgh&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325635v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartaxo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplicy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281628" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287111v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281555" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287109v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCOM.2006.363455" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais El Zein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725732v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909003v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871655v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917901v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919016v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927473v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927463v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921645v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958870v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marsault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999053v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530395v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909252v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>