--- v1 (2026-03-30)
+++ v2 (2026-05-05)
@@ -707,319 +707,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unions mouvementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’Hymen des arts, 184, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chamanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dictionnaire critique de Georges Bataille, 4, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Unions mouvementées</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter et figurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’Hymen des arts, 184, pp.11-20</w:t>
+              <w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Force de figures. Le travail de la figurabilité entre texte et image, 31, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulacren des Lebendingen. Figuren, Körper und Objekte in den Arbeiten von Gisèle Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theater der zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Der Dinge Stand. Eitgenössisches Figuren- und Objekttheater, 7-8, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03902250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champfleury, ou l’écrivain-collectionneur en chiffonnier</w:t>
               </w:r>
@@ -1328,171 +1328,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relire Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2-406-12639-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « nature mixte » de la caricature au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabula / Les colloques, https://www.fabula.org/colloques/document6897.php, 17 ill., 2021, Littérature et caricature (XIXe-XXIe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917023v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03905101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans la narration : Jerk de Dennis Cooper et Gisèle Vienne</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42991DC0"/>
+    <w:nsid w:val="9291A882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-vouilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0023-5654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029536936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202214601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03905101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Heyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neroeditions.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manucius.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslateliercontemporain.net" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fatamorgana.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-vouilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0023-5654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029536936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202214601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03905101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Heyraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neroeditions.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manucius.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslateliercontemporain.net" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fatamorgana.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>