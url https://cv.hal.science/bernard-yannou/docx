--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Yannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en sciences de la conception et économie circulaire à CentraleSupélec, Université Paris-SaclayProfessor of design sciences and circular economy at CentraleSupélec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4511-4450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS Paris-Saclay, Bernard Yannou obtient l’agrégation de mécanique en 1988, un master (DEA) en informatique de l’Université Paris 6 / Mines de Paris / ENSTA en 1989, une thèse de Doctorat de l’ENS Paris-Saclay en 1994, et une Habilitation à Diriger des Recherches de l’Institut National Polytechnique de Grenoble en 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Professeur des Universités de classe exceptionnelle en sciences de la conception – management des processus de conception et d’innovation, conception soutenable -, génie industriel, et économie circulaire à </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Génie Industriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et intégré à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe en Ingénierie de la Conception</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de CentraleSupélec. Il est aussi directeur-adjoint de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en charge de l’innovation. Il donne le cours « Management de la R&D et de l’innovation » en dernière année de l’école et est responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours Entrepreneuriat Deeptech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison du Doctorat de l’Université Paris-Saclay. Il a encadré plus de 35 thèses de doctorat, la plupart dans des contextes industriels. Auteur ou co-auteur de plus de 400 articles à comité de lecture, il a également coordonné une dizaine d'ouvrages sur la conception et l'innovation de produits industriels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inventeur de la méthodologie de gestion de projets d’innovation tirée par les usages Radical Innovation Design (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feuilleter l’eBook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">télécharger l’eBook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il a cofondé </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyB'RID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont il est le directeur de la recherche et de la stratégie. Il a enfin lancé en 2023 la chaire de recherche </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Circular-IT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour permettre aux entreprises industrielles et aux collectivités territoriales de mesurer et piloter leurs performances de circularité et de soutenabilité à partir d’une plateforme numérique (concept de cockpit digital circulaire).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, il siège au comité éditorial de 3 revues : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Science Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DSJ), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RiED), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJDCI).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement des thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joris Nguyen, « Modélisation et optimisation de la collecte, du démantèlement, du reconditionnement et du modèle d’affaire de véhicules lourds pour une économie circulaire soutenable », CIFRE Manitou</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauren Durivault, « Durabilité des systèmes médicaux : un modèle et une plateforme d’évaluation et de pilotage intégrant l’éco-circularité à travers la science des données », CIFRE GE Healthcare</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erwan Petit de Bantel (co-encadrant), « Mesurer de manière cohérente la (non-)circularité d’une chaine de valeur industrielle ou d’un territoire à l’aune des acteurs de l’organisation en leur donnant les moyens de comprendre et de prioriser leurs objectifs d’amélioration », financement Alliance Circular-IT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thibault Ronzaud, « Piloter la circularité des flux de matières et composants du bâtiment en favorisant le réemploi », thèse CSTB</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maxime Royer, « Jumeaux numériques pour Paris-Saclay, apports pour l’atténuation et l'adaptation au changement climatique », ADEME et MSH Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sonali Patekar, « Plan d'action pour la circularité dans le contexte d'un jumeau numérique », financement Alliance Circular-IT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of circular economy metrics: Expert visions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.107565. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing circularity and sustainability of a value chain: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Esteban-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Estelles-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Lengua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics in the circular economy: An inclusive research landscape of the thematic trends and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.112182. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the socio-technical refrigeration system with Radical Innovation Design methodology to target innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2024.2332904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the design for product circularity toolkit with hierarchical computation of circularity maturity diagram and redesign circular strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140742. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.140742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation–usage–impact approach to anticipate long-term social effects of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e47), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un langage de conception d’UX − Proposition d’un lexique pour représenter l’expérience utilisateur conçue dans des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infinite framework: Enhancing sustainable development and circularity in value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Esteban-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Estelles-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Lengua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.3253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical innovation design comparator to evaluate the effectiveness of design solutions according to usage contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e44), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to help teachers and designers complete individual tasks when co-designing industrial engineering games – Application to the design of an innovation management game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1229-1248. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2023.2212248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating future trends and uncertainties in urban mobility design via data-driven personas and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (45), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00622-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level circularity metrics based on the “Closing–Slowing Future–Past” quadrant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research: 10 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zelaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Becattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2022.2021480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to visualise futures studies concepts: Revision of the futures cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2022.103024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment and costing of an autonomous lawn mowing system with human-operated alternatives: implication for sustainable design improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2021.1919785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool methodology to evaluate action levers to close the loop on critical materials – Application to precious metals used in catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling, remanufacturing and recovering heavy vehicles in a circular economy - Technico-economic and organisational lessons learnt from an industrial pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104684. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for efficient knowledge discovery and informed decision in design by shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.227-253. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2019.1623383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Changes in User Expectation Over Time From Online Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4042793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop on platinum from catalytic converters: Contributions from material flow analysis and circularity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs catalyseurs de l’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating usage problem generation: An urban mobility case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.27-63. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy of circular economy indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.542-559. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the end-of-life of light and heavy vehicles in the U.S.: comparison with the European union in a circular economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-019-00897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining customer product reviews for product development: A summarization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traveler experience for designing urban mobility systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (E7), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2019.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular economy for platinum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Environment Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the relevant problems leading to pain and usage driven innovations: the DSM Value Bucket algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16666311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An activity-based modelling framework for quantifying occupants' energy consumption in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the circular economy of vehicles in the U.S.? An extension of the analysis done in the EU by Saidani et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy vehicles on the road towards the circular economy: Analysis and comparison with the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Simulation Model Development: Early inconsistency detection during the design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Retho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Product Performance in the Circular Economy? Proposed Requirements for the Design of a Circularity Measurement Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualization for selection in Design by Shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0235-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools in the construction sector: analyzing usage inadequacies with designers' needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.60-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects portfolio in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112 (5), pp.4329-4343. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of a green manufacturing process based on CAD features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (5), pp.1335-1343. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-015-7499-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNPC innovativeness set of indicators for idea or project selection and maturation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz B Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.205-221. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1161562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An occupant-based energy consumption model for user-focused design of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, special issue on "User Needs and Preferences in Design Engineering", pp.1-11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer sentiment appraisal from user-generated product reviews: a domain independent heuristic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: User Needs and Preferences in Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Conner Seepersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (7), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness Simulation of Design Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeya Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, special issue on "User Needs and Preferences in Design Engineering", pp.1-25. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Identity Card to Support Engineering Analysis Model (EAM) Development Process in a Collaborative Multidisciplinary Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1151-1162. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2371541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation scenarios in industrial system LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp 231-245. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0631-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Process Performance of Distributed Set-Based Design Systems by Controlling Wellbeing Indicators of Design Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.021005. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4026034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving design conflicts and evaluating solidarity in distributed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2296275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of technology transfer projects in industrial clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.73 - 91 </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.013.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing design conflicts in distributed design systems composed of heterogeneous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research - Advocating for a systemic view of innovation in company ecosystems (Chapter 2.5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), 2 p. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2013.754657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-based design by simulation of usage scenario coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2013.780201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost and benefit analysis of future end-of-life vehicle glazing recycling in France: a systematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which research in design creativity and innovation? Let us not forget the reality of companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2013.754647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and interactive sketching tool for innovative car shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (01), pp 1-22. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for an adapted management process to evolve from unsupervised Life Cycle Assessment of complex industrial systems towards an eco-designing organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X12446663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical model-based statistical approach for generating functional test cases: application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Awédikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.85-123. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using evolutionary design to interactively sketch car silhouettes and stimulate designer's creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice Modeling for Usage Context-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to design and assess food traceability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage Coverage-Based Approach for Assessing Product Family Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.DOI 10.1007/s00366-012-0262-1. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00366-012-0262-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View of Design (and JMD): The French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying product failure rate based on a conditional Bayesian network classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (5), pp.5036-5043. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2010.09.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Framework for the Design of an Engineering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060409000171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Bayesian network classifier and its application in product failure rate grade indentifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Integrated Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a validation test process of an automotive software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Awédikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.DOI 10.1007/s12008-010-0108-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0108-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of product failure rate based on Bayesian network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application research of computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.CNKI:SUN:JSYJ.0.2009-09-032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning a product in preliminary design through different exploration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Scaravetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1/2/3), pp.140-163. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.026177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception génétique des silhouettes de voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marketing et Design, 6, pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for design space exploration and design optimisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary G. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1/2/3), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian learning of probabilistic relations between perceptual attributes and technical characteristics of car dashboards to construct a perceptual evaluation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1-2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.022276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing targets and evaluating design alternatives by pairwise comparisons – The COMPARE method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Ingénierie Numérique collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1-2), pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective assessment of judgemental inconsistencies in pairwise comparisons for group decision rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (6), pp.1824-1841. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision : quels outils, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Qualité / Espace multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp. 30-38, ISSN 1556-6558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins induits par la mise en place du Design to Cost chez Eurocopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données techniques pour l'ingénierie de process - Un cadre de référence pour l'ingénierie des systèmes d'information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebiha Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (18), pp.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the RCGM and LSLR Pairwise Comparison Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (3-4), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2003.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curriculum of value creation and management in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790310001658550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring consumer perceptions for a better comprehension, specification and assessment of product semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Explicit Need to Product Assessment: a New Four-Spaces Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of Values or Conflict of Interests: A Multi-Disciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Value-Based Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.153-179. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024083805727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Troisième partie : Logiciel TCMC et exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Deuxième partie : Les méthodes classiques et des avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Première partie : Intérêt fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling of Combined Discrete/Continuous Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Meckesheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.1950-1959. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Synthesis of Planar Mechanisms Using Neural Networks: Application to Path Generator Linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Vasiliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(00)00037-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Space Ordering at a Topological Level in Space Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachir Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0954-1810(00)00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tri Croisé de Monte Carlo : une boite à outils pour l'aide à la décision coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.275-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Topology and Geometry in Space Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachir Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.39-61. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-4485(99)00084-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à niveau de systèmes médicaux complexes dans une perspective d’économie circulaire : évaluation de soutenabilité et accompagnement des pratiques industrielles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM2LOOP, Nov 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design, une nouvelle méthodologie pour mettre en oeuvre la stratégie d'innovation need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prospectif de stratégie environnementale orientée produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for circular reconstruction of post-disaster territory: core elements and adequate Re-X strategies model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Hellenic Society for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring circular economy in the building sector: prospective work on btpflux and its extended functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for designing a circularity assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des systèmes de mobilité urbaine pour les citadins du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation-usage-impact (rui) method to better frame the potential social impacts of a highly disruptive product—application to the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France. pp.3453-3462, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing solutions for uncertain futures: A checklist for choosing suitable scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre basé sur les scénarios du futur au service de la simulation multi-agents de la mobilité urbaine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.MART, Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and drivers for an efficient integration of eco-design of complex systems: a case study in the french military industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICED, Jul 2023, Bordeaux, France. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.3105-3114, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover par les usages sur un périmètre d'activité : la méthodologie Radical Innovation Design illustrée par son jeu sérieux sur l'innovation de la mobilité sur le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and potential applications of 3D printing in a general hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfeddine Eddous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Agathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1117-1126, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Circularity Indicators and Links with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Management (LCM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany. pp.01004, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202234901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining life cycle assessment and online customer reviews to design more sustainable products - Case study on a printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junegak Joung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Gif-sur-Yvette, France. pp.604 - 609, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Machine Learning Tools Support the Identification of Sustainable Design Leads From Product Reviews? Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-70613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity indicators and tools for product design: A web-based visualization and selection tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a key for industrial value chain resilience in a post-COVID world: what do future engineers think?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipate, Adjust, Adapt: Managing Sustainability Transitions through multiple Scenarios of Urban Mobility Futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Online Customer Reviews Help Design More Sustainable Products? A Preliminary Study on Amazon Climate Pledge Friendly Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Ayadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-69705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-defining the System Boundaries of Human-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Creating Sustainable Urban Futures: An initial Taxonomy of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th ISOCARP World Planning Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Nov 2021, Doha, Qatar. pp.1621-1632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product circularity indicators: what contributions in designing for a circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2129 - 2138, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-cost-and-environment: ontological analysis and comparison of service representation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2197-2206, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Making the Transition From Traditional Innovation Teaching Towards Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental and economic sustainability of autonomous systems: A case study in the agricultural industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-tool approach to close-the-loop on critical raw materials: a case study on platinum from catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How circular economy and industrial ecology concepts are intertwined? A bibliometric and text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to evaluate the life cycle sustainability performance of autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3861-3870, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un référentiel de compétences en support au processus d'innovation radicale en mode need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the relevance of serious game elements for effectively teaching innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DesignSociety, Aug 2019, Delft, Netherlands. pp.439-448, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness of Circularity Indicators: Empirical Insights from Workshops on an Industrial Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3401-3410, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avniR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing product circularity performance for optimized green profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Affordance-Based Online Review Analysis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2457-2466, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-indicators: a web-based platform to monitor and improve the circularity potential of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Services and User Taste Variations: Survey and Model Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Euro Working Group on Transportation Meeting - EWGT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity Indicators: the Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for R&D activities of innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kokkolaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. pp.V02AT03A046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Anthropolis - Une vision holistique de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Les nouvelles mobilités à la lumière des sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Paris-Saclay, Jun 2018, Saclay, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency framework to support need seeker innovation training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Product Design Education, E&amp;PDE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying affordances from online product reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing key concepts to design a human centered urban mobility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATEGORIZING USERS PAINS, USAGE SITUATIONS AND EXISTING SOLUTIONS IN FRONT END OF INNOVATION: THE CASE OF SMART LIGHTING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid top-down and bottom-up framework to measure products' circularity performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new process of products environmental assessment/improvement on CAD phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaha Raoudha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space visualization for efficiency in knowledge discovery leading to an informed decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED17 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Eco-feature: a new CAD/PLM data model for an LCA tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM 2017: The Seventh International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new process of products environmental assessment/ improvement on CAD phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour concevoir le système de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From privacy by design to design for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilda Rostama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo in situ experimentations projects by innovative cleantech start-ups in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, Massachusetts, United States. pp.DETC2015-47631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of product-induced pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering urban-centered innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of problem setting before developing a business model canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and institutional views on eco-innovation: synthesis of the round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2015 on "The challenges of eco-innovation: From eco-ideation toward sustainable business models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcoSD, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DSM Value Bucket Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research into Design - ICoRD'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Impact/Cost model for evaluating Multiple Feature-Based Machining Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM: 6th International Congress of Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical support adapted to designers for the selection of an optimal solution in Design by Shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting need seeker innovation: the Radical Innovation Design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UIPC-Monitor tool for augmenting idea maturity with proofs of Utility, Innovation, Profitability and Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Design Creativity - 3rd ICDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.184-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from product users, a sentiment rating algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: International Conference on Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Activity-Based Approach for forecasting Energy Consumption in Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC 2014: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation in collaborative analysis model development processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Welo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC 2014: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.DETC2014-34696, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-34696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating global utility of design solutions to elderly falls by building relevant usage segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaraj Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment rating algorithm of product online reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change the visual alert display to improve the decision making time: industrial systems supervision case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Biologically Inspired Design to Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to design a value chain from scratch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building of usage scenarios space for investigating the fall situations of the elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential buildings use-phase memory for better consumption monitoring of users and design improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A usage model-driven approach for forecasting occupant-related energy consumption in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte de l'empreinte environnementale de systèmes industriels complexes par une approche d'ACV basée sur des scénarios d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l'éco-conception de systèmes industriels complexes par la génération d'un portefeuille de projets de R&D éco-innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM: Cinquième Congrès International Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chain simulation and analysis methods to design recycling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DFLMC Design for Manufacturing and the Life Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about goal oriented requirement elicitation process into V model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a common vocabulary to support the simulation models exchange between suppliers and users in a complex system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of a basin mixer in geometric modeling phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADM - 5th International Conference on Advanced Design and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the bottom-up design approach through integrating design attitudes into set-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DTM Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a structured functional unit definition framework to limit LCA results variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and selection of eco-innovative R&D projects in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Design Conference - DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.767-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to assess the disparities in the usage trends of domestic electric lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences (IDETC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.IDETC2012-70835, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012.70835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of theoretical and real uses of eco-designed laundry detergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Copenhagen, Denmark. pp.370-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parametric environmental profiles of complex industrial systems in preliminary design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. Paper no. DETC2011-47376, pp. 241-250, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of environmental assessments of complex industrial systems with a Lean 6 Sigma approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Complex System Design &amp; Management - CSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp. 279-294, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technology Transfer between a Technology Transfer Center and SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Management of Technology IAMOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Contribution of a Subsystem to the Environmental Impact of a Complex System: Application to Aluminium Electrolysis Conversion Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. Paper no. GEDI-P109, p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market segmentation process based on usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2010: International Conference on Kansei Engineering and Emotion Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of an evolutive design system of car contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design - ICED 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Palo Alto, CA, United States. pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Coverage Model For Choice Modeling: Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianarilala Rianantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/DAC: ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conferences / Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2009-87534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Encoding of the Genes of a Closed Curve for interactively create innovative car Silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Design Conference - DESIGN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp.1243-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, quantitative mixed approach for observing the technology transfer process for better understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third European Conference on Management of Technology (EUROMOT) "Industry-University collaborations in Techno Parks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating current practices in the technology transfer management process: overview from macro to micro point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling technology transfer process: proposition of a qualitative and quantitative observation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Technology Alternatives for Product Families Through Technological Coverage and Functional Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME/IDETC'08 20th International Conference on Design Theory and Methodology (DTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User tests for the convergence of a car silhouettes design model using an Interactive Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. Virtual Concept_P104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de profils évolutifs de voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque des sciences de la conception et de l'innovation - CONFERE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Angers, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement theory and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting saving ideas reuse with an ontology based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2006 ASME 2006 International Design Engineering Technical Conference &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: a tool to support of cost saving ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference – DESIGN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une amélioration du rôle des équipes support Design to Cost dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des idées de gains en coût et masse sur un projet aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ENSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Generation of Feasible Design Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2005 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Long Beach, France. pp.355-363, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2005-85449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Blueprinting Method For Developing Product-Service Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a responsible future by anticipating long-term impacts of disruptive products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Representation Model for Retrospective Design Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'22 Tenth International Conference on Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Monitoring Progress Towards the Circular Economy - Application to the Heavy Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Student-Company Meeting Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Choice of Appropriate Set of Circularity Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Close the Loop of Platinum from Heavy Vehicles Catalytic Converters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Economy of Heavy-Duty & Off-Road Vehicles and Associated Key Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Université-Industrie sur le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montreuil, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design & Circular Economy of Heavy-Duty & Off-Road (HDOR) Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECADIESE: a new method to assess buildings’ sustainable value through functional performance and externalities integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: A systematic and usage-driven innovation methodology to ensure usefulness for users and profitability for companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, In press, 978-2-7598-3066-4. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-3066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЦИРКУЛЯРНА ЕКОНОМІКА Навчальний посібник</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yosipivna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rostislavovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-617-521-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9782356715784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Ouverte : 10 recommandations pour plus d’innovation et de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des Centraliens, 2015, Hors-série de la revue Centraliens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vaudelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publishing, Lavoisier, pp.315, 2008, Productique, Jean Paul Bourrières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume III : Ingénierie de l'évaluation et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 3 978-2-7462-1923-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans les processus de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences - Série Productique - Collection Traité IC2., pp.251, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire - EcoSD Annual Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation: From eco-ideation toward sustainable business models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.43-54, 2016, Développement Durable, 978-2-35671-401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based simulation of households' energy and water consumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DECADIESE methodology: Extending usage and value creation perspectives of a building by value and externalities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et représenter des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of utilities of products in usage situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2014 on "Interdisciplinary approach for the notion of functionality in eco-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Impact/Cost Model for Evaluating Multiple Feature-Based Machining Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mnaouar Chouchane, Tahar Fakhfakh, Hachmi Ben Daly, Nizar Aifaoui, Fakher Chaari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter un projet d’innovation – Le carnet de bord de l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.645-654, 2013, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Une méthodologie d'innovation radicale multi-disciplinaire en contexte d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf de Hemmer; Hugues Poissonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management - Des méthodes pour plus de Valeur(s) dans le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société EMS, pp.189-208, 2013, 978-2-84769-487-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexprimer un besoin idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2011, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.10) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, p.339-382, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.10) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley; ISTE, p.295-337, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une amélioration du rôle des équipes support Design to Cost dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans le processus de conception (Traité IC2, série Productique), Bernard Yannou et Eric Bonjour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes lavoisier, chap 11, 2006, ISBN : 2-7462-1394-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la conception par les coûts dans le cadre de l'aéronautique civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits, Traité IC2, série Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermès science publication, 2006, ISBN : 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie des fonctionnalités: changer nos rapports avec le produit pour des économies d'échelle et des nouvelles logiques de responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie du produit, Traité IC2 Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.350-375, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design (Teaser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas besoin d’être Steve Jobs pour innover en mode « need seeker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si une méthodologie permettait d’innover en mode « need seeker » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'opération &amp;quot;Designer en Résidence&amp;quot; dans la Silver Economie - Innovation et filière Silver Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Igigabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cadix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Figuerola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer et décrire le processus de transfert de technologie pour mieux le comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of circularity indicators and links with LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCORELCA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark des indicateurs de circularité et liens avec l'ACV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2020-03, SCORELCA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie Radical Innovation Design® (en bref, positionnement pour les experts de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'Eco-Conception : Etat des lieux de la Recherche dans le Bâtiment en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec, Université Paris-Saclay. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered selection of innovative ideas and projects for incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des usages en éco-conception de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage modeling in design engineering - Period 2010-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1-2015-T-DE, Ecole Centrale Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive design of car silhouettes using an interactive genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Yannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en sciences de la conception et économie circulaire à CentraleSupélec, Université Paris-SaclayProfessor of design sciences and circular economy at CentraleSupélec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4511-4450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS Paris-Saclay, Bernard Yannou obtient l’agrégation de mécanique en 1988, un master (DEA) en informatique de l’Université Paris 6 / Mines de Paris / ENSTA en 1989, une thèse de Doctorat de l’ENS Paris-Saclay en 1994, et une Habilitation à Diriger des Recherches de l’Institut National Polytechnique de Grenoble en 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Professeur des Universités de classe exceptionnelle en sciences de la conception – management des processus de conception et d’innovation, conception soutenable -, génie industriel, et économie circulaire à </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Génie Industriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et intégré à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe en Ingénierie de la Conception</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de CentraleSupélec. Il est aussi directeur-adjoint de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en charge de l’innovation. Il donne le cours « Management de la R&D et de l’innovation » en dernière année de l’école et est responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours Entrepreneuriat Deeptech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison du Doctorat de l’Université Paris-Saclay. Il a encadré plus de 35 thèses de doctorat, la plupart dans des contextes industriels. Auteur ou co-auteur de plus de 400 articles à comité de lecture, il a également coordonné une dizaine d'ouvrages sur la conception et l'innovation de produits industriels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inventeur de la méthodologie de gestion de projets d’innovation tirée par les usages Radical Innovation Design (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comprendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feuilleter l’eBook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">télécharger l’eBook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il a cofondé </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyB'RID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont il est le directeur de la recherche et de la stratégie. Il a enfin lancé en 2023 la chaire de recherche </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Circular-IT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour permettre aux entreprises industrielles et aux collectivités territoriales de mesurer et piloter leurs performances de circularité et de soutenabilité à partir d’une plateforme numérique (concept de cockpit digital circulaire).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, il siège au comité éditorial de 3 revues : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Science Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DSJ), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RiED), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJDCI).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement des thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joris Nguyen, « Modélisation et optimisation de la collecte, du démantèlement, du reconditionnement et du modèle d’affaire de véhicules lourds pour une économie circulaire soutenable », CIFRE Manitou</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauren Durivault, « Durabilité des systèmes médicaux : un modèle et une plateforme d’évaluation et de pilotage intégrant l’éco-circularité à travers la science des données », CIFRE GE Healthcare</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erwan Petit de Bantel (co-encadrant), « Mesurer de manière cohérente la (non-)circularité d’une chaine de valeur industrielle ou d’un territoire à l’aune des acteurs de l’organisation en leur donnant les moyens de comprendre et de prioriser leurs objectifs d’amélioration », financement Alliance Circular-IT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thibault Ronzaud, « Piloter la circularité des flux de matières et composants du bâtiment en favorisant le réemploi », thèse CSTB</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maxime Royer, « Jumeaux numériques pour Paris-Saclay, apports pour l’atténuation et l'adaptation au changement climatique », ADEME et MSH Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sonali Patekar, « Plan d'action pour la circularité dans le contexte d'un jumeau numérique », financement Alliance Circular-IT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics in the circular economy: An inclusive research landscape of the thematic trends and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.112182. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation–usage–impact approach to anticipate long-term social effects of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e47), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the socio-technical refrigeration system with Radical Innovation Design methodology to target innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2024.2332904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the design for product circularity toolkit with hierarchical computation of circularity maturity diagram and redesign circular strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140742. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.140742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un langage de conception d’UX − Proposition d’un lexique pour représenter l’expérience utilisateur conçue dans des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infinite framework: Enhancing sustainable development and circularity in value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Esteban-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Estelles-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Lengua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.3253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical innovation design comparator to evaluate the effectiveness of design solutions according to usage contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e44), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of circular economy metrics: Expert visions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.107565. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing circularity and sustainability of a value chain: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Esteban-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Estelles-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Lengua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating future trends and uncertainties in urban mobility design via data-driven personas and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (45), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00622-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to help teachers and designers complete individual tasks when co-designing industrial engineering games – Application to the design of an innovation management game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1229-1248. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2023.2212248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to visualise futures studies concepts: Revision of the futures cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2022.103024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research: 10 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zelaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Becattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2022.2021480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level circularity metrics based on the “Closing–Slowing Future–Past” quadrant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool methodology to evaluate action levers to close the loop on critical materials – Application to precious metals used in catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment and costing of an autonomous lawn mowing system with human-operated alternatives: implication for sustainable design improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2021.1919785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling, remanufacturing and recovering heavy vehicles in a circular economy - Technico-economic and organisational lessons learnt from an industrial pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104684. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs catalyseurs de l’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating usage problem generation: An urban mobility case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.27-63. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy of circular economy indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.542-559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop on platinum from catalytic converters: Contributions from material flow analysis and circularity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the end-of-life of light and heavy vehicles in the U.S.: comparison with the European union in a circular economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-019-00897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining customer product reviews for product development: A summarization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling traveler experience for designing urban mobility systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (E7), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2019.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular economy for platinum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Environment Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for efficient knowledge discovery and informed decision in design by shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.227-253. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2019.1623383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Changes in User Expectation Over Time From Online Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (9), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4042793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An activity-based modelling framework for quantifying occupants' energy consumption in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the circular economy of vehicles in the U.S.? An extension of the analysis done in the EU by Saidani et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy vehicles on the road towards the circular economy: Analysis and comparison with the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the relevant problems leading to pain and usage driven innovations: the DSM Value Bucket algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16666311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualization for selection in Design by Shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0235-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Simulation Model Development: Early inconsistency detection during the design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Retho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Product Performance in the Circular Economy? Proposed Requirements for the Design of a Circularity Measurement Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools in the construction sector: analyzing usage inadequacies with designers' needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.60-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects portfolio in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112 (5), pp.4329-4343. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of a green manufacturing process based on CAD features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (5), pp.1335-1343. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-015-7499-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNPC innovativeness set of indicators for idea or project selection and maturation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz B Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.205-221. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1161562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer sentiment appraisal from user-generated product reviews: a domain independent heuristic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: User Needs and Preferences in Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Conner Seepersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (7), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness Simulation of Design Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeya Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, special issue on "User Needs and Preferences in Design Engineering", pp.1-25. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An occupant-based energy consumption model for user-focused design of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, special issue on "User Needs and Preferences in Design Engineering", pp.1-11. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Identity Card to Support Engineering Analysis Model (EAM) Development Process in a Collaborative Multidisciplinary Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.1151-1162. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2371541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving design conflicts and evaluating solidarity in distributed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2296275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of technology transfer projects in industrial clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.73 - 91 </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.013.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Process Performance of Distributed Set-Based Design Systems by Controlling Wellbeing Indicators of Design Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.021005. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4026034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing design conflicts in distributed design systems composed of heterogeneous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation scenarios in industrial system LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp 231-245. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0631-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost and benefit analysis of future end-of-life vehicle glazing recycling in France: a systematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which research in design creativity and innovation? Let us not forget the reality of companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2013.754647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-based design by simulation of usage scenario coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2013.780201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research - Advocating for a systemic view of innovation in company ecosystems (Chapter 2.5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), 2 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2013.754657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and interactive sketching tool for innovative car shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (01), pp 1-22. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical model-based statistical approach for generating functional test cases: application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Awédikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.85-123. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using evolutionary design to interactively sketch car silhouettes and stimulate designer's creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice Modeling for Usage Context-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to design and assess food traceability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage Coverage-Based Approach for Assessing Product Family Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.DOI 10.1007/s00366-012-0262-1. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00366-012-0262-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for an adapted management process to evolve from unsupervised Life Cycle Assessment of complex industrial systems towards an eco-designing organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X12446663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View of Design (and JMD): The French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying product failure rate based on a conditional Bayesian network classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (5), pp.5036-5043. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2010.09.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Framework for the Design of an Engineering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060409000171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Bayesian network classifier and its application in product failure rate grade indentifying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Integrated Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a validation test process of an automotive software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Awédikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.DOI 10.1007/s12008-010-0108-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0108-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian learning of probabilistic relations between perceptual attributes and technical characteristics of car dashboards to construct a perceptual evaluation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1-2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.022276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning a product in preliminary design through different exploration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Scaravetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1/2/3), pp.140-163. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.026177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for design space exploration and design optimisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary G. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1/2/3), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception génétique des silhouettes de voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marketing et Design, 6, pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing targets and evaluating design alternatives by pairwise comparisons – The COMPARE method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Ingénierie Numérique collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1-2), pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of product failure rate based on Bayesian network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application research of computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.CNKI:SUN:JSYJ.0.2009-09-032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective assessment of judgemental inconsistencies in pairwise comparisons for group decision rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (6), pp.1824-1841. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins induits par la mise en place du Design to Cost chez Eurocopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision : quels outils, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Qualité / Espace multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp. 30-38, ISSN 1556-6558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données techniques pour l'ingénierie de process - Un cadre de référence pour l'ingénierie des systèmes d'information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebiha Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (18), pp.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Explicit Need to Product Assessment: a New Four-Spaces Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring consumer perceptions for a better comprehension, specification and assessment of product semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curriculum of value creation and management in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790310001658550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the RCGM and LSLR Pairwise Comparison Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (3-4), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2003.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of Values or Conflict of Interests: A Multi-Disciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Value-Based Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.153-179. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024083805727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Troisième partie : Logiciel TCMC et exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Deuxième partie : Les méthodes classiques et des avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de comparaison par paires Intérêt fondamental, Méthodes pratiques, Avancées scientifiques, Logiciel - Première partie : Intérêt fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Valeur de produits, procédés et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling of Combined Discrete/Continuous Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Meckesheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.1950-1959. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Synthesis of Planar Mechanisms Using Neural Networks: Application to Path Generator Linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Vasiliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (2), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(00)00037-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Space Ordering at a Topological Level in Space Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachir Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0954-1810(00)00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tri Croisé de Monte Carlo : une boite à outils pour l'aide à la décision coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frej Limayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.275-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Topology and Geometry in Space Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachir Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.39-61. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-4485(99)00084-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à niveau de systèmes médicaux complexes dans une perspective d’économie circulaire : évaluation de soutenabilité et accompagnement des pratiques industrielles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM2LOOP, Nov 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design, une nouvelle méthodologie pour mettre en oeuvre la stratégie d'innovation need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prospectif de stratégie environnementale orientée produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for circular reconstruction of post-disaster territory: core elements and adequate Re-X strategies model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Hellenic Society for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring circular economy in the building sector: prospective work on btpflux and its extended functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for designing a circularity assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing solutions for uncertain futures: A checklist for choosing suitable scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre basé sur les scénarios du futur au service de la simulation multi-agents de la mobilité urbaine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.MART, Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.3105-3114, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and drivers for an efficient integration of eco-design of complex systems: a case study in the french military industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICED, Jul 2023, Bordeaux, France. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover par les usages sur un périmètre d'activité : la méthodologie Radical Innovation Design illustrée par son jeu sérieux sur l'innovation de la mobilité sur le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and potential applications of 3D printing in a general hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfeddine Eddous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Agathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1117-1126, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation-usage-impact (rui) method to better frame the potential social impacts of a highly disruptive product—application to the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France. pp.3453-3462, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des systèmes de mobilité urbaine pour les citadins du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Circularity Indicators and Links with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Management (LCM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany. pp.01004, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202234901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining life cycle assessment and online customer reviews to design more sustainable products - Case study on a printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junegak Joung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Gif-sur-Yvette, France. pp.604 - 609, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a key for industrial value chain resilience in a post-COVID world: what do future engineers think?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Machine Learning Tools Support the Identification of Sustainable Design Leads From Product Reviews? Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-70613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity indicators and tools for product design: A web-based visualization and selection tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipate, Adjust, Adapt: Managing Sustainability Transitions through multiple Scenarios of Urban Mobility Futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Online Customer Reviews Help Design More Sustainable Products? A Preliminary Study on Amazon Climate Pledge Friendly Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Ayadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-69705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-defining the System Boundaries of Human-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Creating Sustainable Urban Futures: An initial Taxonomy of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjark Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th ISOCARP World Planning Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Nov 2021, Doha, Qatar. pp.1621-1632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product circularity indicators: what contributions in designing for a circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2129 - 2138, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-cost-and-environment: ontological analysis and comparison of service representation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2197-2206, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Making the Transition From Traditional Innovation Teaching Towards Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental and economic sustainability of autonomous systems: A case study in the agricultural industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-tool approach to close-the-loop on critical raw materials: a case study on platinum from catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How circular economy and industrial ecology concepts are intertwined? A bibliometric and text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to evaluate the life cycle sustainability performance of autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness of Circularity Indicators: Empirical Insights from Workshops on an Industrial Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3401-3410, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avniR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing product circularity performance for optimized green profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un référentiel de compétences en support au processus d'innovation radicale en mode need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the relevance of serious game elements for effectively teaching innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DesignSociety, Aug 2019, Delft, Netherlands. pp.439-448, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Affordance-Based Online Review Analysis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2457-2466, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-indicators: a web-based platform to monitor and improve the circularity potential of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Services and User Taste Variations: Survey and Model Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Euro Working Group on Transportation Meeting - EWGT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3861-3870, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Anthropolis - Une vision holistique de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Les nouvelles mobilités à la lumière des sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Paris-Saclay, Jun 2018, Saclay, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity Indicators: the Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for R&D activities of innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kokkolaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. pp.V02AT03A046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency framework to support need seeker innovation training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Product Design Education, E&amp;PDE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new process of products environmental assessment/ improvement on CAD phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space visualization for efficiency in knowledge discovery leading to an informed decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED17 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Eco-feature: a new CAD/PLM data model for an LCA tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM 2017: The Seventh International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour concevoir le système de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From privacy by design to design for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilda Rostama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing key concepts to design a human centered urban mobility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Al Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid top-down and bottom-up framework to measure products' circularity performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATEGORIZING USERS PAINS, USAGE SITUATIONS AND EXISTING SOLUTIONS IN FRONT END OF INNOVATION: THE CASE OF SMART LIGHTING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying affordances from online product reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new process of products environmental assessment/improvement on CAD phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaha Raoudha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering urban-centered innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo in situ experimentations projects by innovative cleantech start-ups in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, Massachusetts, United States. pp.DETC2015-47631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of product-induced pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of problem setting before developing a business model canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and institutional views on eco-innovation: synthesis of the round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2015 on "The challenges of eco-innovation: From eco-ideation toward sustainable business models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcoSD, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical support adapted to designers for the selection of an optimal solution in Design by Shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DSM Value Bucket Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research into Design - ICoRD'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Impact/Cost model for evaluating Multiple Feature-Based Machining Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM: 6th International Congress of Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting need seeker innovation: the Radical Innovation Design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UIPC-Monitor tool for augmenting idea maturity with proofs of Utility, Innovation, Profitability and Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Design Creativity - 3rd ICDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.184-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating global utility of design solutions to elderly falls by building relevant usage segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaraj Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from product users, a sentiment rating algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: International Conference on Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation in collaborative analysis model development processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Welo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC 2014: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.DETC2014-34696, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-34696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Activity-Based Approach for forecasting Energy Consumption in Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC 2014: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment rating algorithm of product online reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Raghupathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte de l'empreinte environnementale de systèmes industriels complexes par une approche d'ACV basée sur des scénarios d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l'éco-conception de systèmes industriels complexes par la génération d'un portefeuille de projets de R&D éco-innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM: Cinquième Congrès International Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Biologically Inspired Design to Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to design a value chain from scratch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential buildings use-phase memory for better consumption monitoring of users and design improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A usage model-driven approach for forecasting occupant-related energy consumption in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building of usage scenarios space for investigating the fall situations of the elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chain simulation and analysis methods to design recycling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DFLMC Design for Manufacturing and the Life Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about goal oriented requirement elicitation process into V model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD: 4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a common vocabulary to support the simulation models exchange between suppliers and users in a complex system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirin Göknur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of a basin mixer in geometric modeling phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADM - 5th International Conference on Advanced Design and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the bottom-up design approach through integrating design attitudes into set-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Canbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC: International Design Engineering Technical Conferences / DTM Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a structured functional unit definition framework to limit LCA results variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change the visual alert display to improve the decision making time: industrial systems supervision case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and selection of eco-innovative R&D projects in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Design Conference - DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.767-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental approach to assess the disparities in the usage trends of domestic electric lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences (IDETC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.IDETC2012-70835, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012.70835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of theoretical and real uses of eco-designed laundry detergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Copenhagen, Denmark. pp.370-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parametric environmental profiles of complex industrial systems in preliminary design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. Paper no. DETC2011-47376, pp. 241-250, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of environmental assessments of complex industrial systems with a Lean 6 Sigma approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Complex System Design &amp; Management - CSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp. 279-294, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technology Transfer between a Technology Transfer Center and SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Management of Technology IAMOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Contribution of a Subsystem to the Environmental Impact of a Complex System: Application to Aluminium Electrolysis Conversion Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. Paper no. GEDI-P109, p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market segmentation process based on usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2010: International Conference on Kansei Engineering and Emotion Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of an evolutive design system of car contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design - ICED 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Palo Alto, CA, United States. pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Coverage Model For Choice Modeling: Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianarilala Rianantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/DAC: ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conferences / Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2009-87534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling technology transfer process: proposition of a qualitative and quantitative observation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Technology Alternatives for Product Families Through Technological Coverage and Functional Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME/IDETC'08 20th International Conference on Design Theory and Methodology (DTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating current practices in the technology transfer management process: overview from macro to micro point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, quantitative mixed approach for observing the technology transfer process for better understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third European Conference on Management of Technology (EUROMOT) "Industry-University collaborations in Techno Parks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, NICE, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User tests for the convergence of a car silhouettes design model using an Interactive Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. Virtual Concept_P104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de profils évolutifs de voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque des sciences de la conception et de l'innovation - CONFERE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Angers, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Encoding of the Genes of a Closed Curve for interactively create innovative car Silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Design Conference - DESIGN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp.1243-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement theory and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting saving ideas reuse with an ontology based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2006 ASME 2006 International Design Engineering Technical Conference &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: a tool to support of cost saving ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference – DESIGN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une amélioration du rôle des équipes support Design to Cost dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des idées de gains en coût et masse sur un projet aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ENSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Generation of Feasible Design Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2005 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Long Beach, France. pp.355-363, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2005-85449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Blueprinting Method For Developing Product-Service Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a responsible future by anticipating long-term impacts of disruptive products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Representation Model for Retrospective Design Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'22 Tenth International Conference on Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Choice of Appropriate Set of Circularity Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Monitoring Progress Towards the Circular Economy - Application to the Heavy Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Student-Company Meeting Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Close the Loop of Platinum from Heavy Vehicles Catalytic Converters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Economy of Heavy-Duty & Off-Road Vehicles and Associated Key Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Université-Industrie sur le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montreuil, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design & Circular Economy of Heavy-Duty & Off-Road (HDOR) Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECADIESE: a new method to assess buildings’ sustainable value through functional performance and externalities integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: A systematic and usage-driven innovation methodology to ensure usefulness for users and profitability for companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, In press, 978-2-7598-3066-4. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-3066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЦИРКУЛЯРНА ЕКОНОМІКА Навчальний посібник</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yosipivna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rostislavovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-617-521-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9782356715784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Ouverte : 10 recommandations pour plus d’innovation et de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des Centraliens, 2015, Hors-série de la revue Centraliens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 252 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits - Volume III : Ingénierie de l'évaluation et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 3 978-2-7462-1923-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception industrielle de produits – Volume 2 : Spécifications, déploiement et maîtrise de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 2008, 978-2-7462-1922-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vaudelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publishing, Lavoisier, pp.315, 2008, Productique, Jean Paul Bourrières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans les processus de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences - Série Productique - Collection Traité IC2., pp.251, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire - EcoSD Annual Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based simulation of households' energy and water consumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DECADIESE methodology: Extending usage and value creation perspectives of a building by value and externalities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation: From eco-ideation toward sustainable business models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.43-54, 2016, Développement Durable, 978-2-35671-401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et représenter des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of utilities of products in usage situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2014 on "Interdisciplinary approach for the notion of functionality in eco-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Impact/Cost Model for Evaluating Multiple Feature-Based Machining Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mnaouar Chouchane, Tahar Fakhfakh, Hachmi Ben Daly, Nizar Aifaoui, Fakher Chaari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter un projet d’innovation – Le carnet de bord de l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.645-654, 2013, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Une méthodologie d'innovation radicale multi-disciplinaire en contexte d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf de Hemmer; Hugues Poissonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management - Des méthodes pour plus de Valeur(s) dans le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société EMS, pp.189-208, 2013, 978-2-84769-487-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexprimer un besoin idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2011, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.10) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, p.339-382, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.10) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley; ISTE, p.295-337, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la conception par les coûts dans le cadre de l'aéronautique civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits, Traité IC2, série Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermès science publication, 2006, ISBN : 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une amélioration du rôle des équipes support Design to Cost dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Angeniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamerois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et décision dans le processus de conception (Traité IC2, série Productique), Bernard Yannou et Eric Bonjour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes lavoisier, chap 11, 2006, ISBN : 2-7462-1394-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie des fonctionnalités: changer nos rapports avec le produit pour des économies d'échelle et des nouvelles logiques de responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la conception et cycle de vie du produit, Traité IC2 Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.350-375, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design (Teaser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas besoin d’être Steve Jobs pour innover en mode « need seeker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si une méthodologie permettait d’innover en mode « need seeker » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'opération &amp;quot;Designer en Résidence&amp;quot; dans la Silver Economie - Innovation et filière Silver Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Igigabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cadix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Figuerola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer et décrire le processus de transfert de technologie pour mieux le comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of circularity indicators and links with LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCORELCA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark des indicateurs de circularité et liens avec l'ACV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2020-03, SCORELCA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie Radical Innovation Design® (en bref, positionnement pour les experts de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'Eco-Conception : Etat des lieux de la Recherche dans le Bâtiment en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec, Université Paris-Saclay. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered selection of innovative ideas and projects for incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des usages en éco-conception de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage modeling in design engineering - Period 2010-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1-2015-T-DE, Ecole Centrale Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive design of car silhouettes using an interactive genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90DB78A0"/>
+    <w:nsid w:val="5BC84800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4194933"/>
+    <w:nsid w:val="C50D9A7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-yannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4511-4450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgi.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgi.centralesupelec.fr/en/DesignEngineering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/fr/le-centre-de-recherche-centralesupelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:https://www.centralesupelec.fr/fr/lancement-du-module-docteure-en-start" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/pas-besoin-detre-steve-jobs-pour-innover-en-mode-need-seeker-234386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heyzine.com/flip-book/08db81850b.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/451-radical-innovation-design" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rid.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hybrid-innovation.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circularit.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.designsciencejournal.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/loi/tdci20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Esteban-Amaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Estelles-Miguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Lengua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140742" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice &#201;tienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.3253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2212248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.09.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cascini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nagai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Georgiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zelaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Becattini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2022.2021480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wattonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greenlee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1919785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.01.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1623383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Hou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042793" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Kendall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12852" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265560v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2019.07.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00897-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.069" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2019.6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16666311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.08.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.06.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling2010006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0235-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.08.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz B Bekhradi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1161562" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Raghupathi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0273-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Conner Seepersad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030425" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz Bekhradi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Chandra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030180" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirin G&#246;knur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2371541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0631-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.013.0073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2013.754657" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.02.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2013.754647" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dihlmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748708v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X12446663" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aw&#233;dikian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1479" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A786B0A483056B2FD42D5802C5848054B5E8F46C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748707v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152304v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005860" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Bendaoud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Si" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.09.146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ahmed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000171" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6A914B14571CC6E9E146749C86197C73D5E980/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748718v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0108-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scaravetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.026177" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748729v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022276" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152312v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frej Limayem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.05.037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Angeniol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamerois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Bacha" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2003.09.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748736v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790310001658550" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2003.12.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024083805727" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A0D36C5C66C14A5F9CC67CA33A9AB3A062AB37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476058v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meckesheimer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Simpson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1185" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748744v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Vasiliu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(00)00037-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8975D27E39A74F9B80B6661724728AF19230C758/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachir Medjdoub" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0954-1810(00)00027-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748747v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4485(99)00084-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calixto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789539v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976522v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dupont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ronzaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751324v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174943v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.346" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296049v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.72" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357793v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Monteil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234901004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704327v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junegak Joung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.301" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-70613" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484303v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402980v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.003" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484301v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ayadhi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69705" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866926v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.76" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035786v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villanueva" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.130" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035863v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22754" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.123" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886470v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924939v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Ghzizal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770943v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.47" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.347" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270135v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434244v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.252" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270137v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786713v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kokkolaras" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987881v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673545v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mata" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526780v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665096v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vallette" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571581v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaha Raoudha" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664371v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526768v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673578v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilda Rostama" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257787v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chabbert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448790v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340799v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144434v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244791v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340338v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144427v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786641v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786646v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35528" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786644v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Welo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34696" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786638v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Jena" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786639v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913272v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786628v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786630v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786632v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786546v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913635v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875335v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875337v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786629v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786545v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786544v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850562v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794428v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734742v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012.70835" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657257v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794628v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47376" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794740v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_20" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B48F0998DC89488F35AAC592B6E0FE18E33807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223117v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794671v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683478v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796940v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683464v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianarilala Rianantsoa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoyle" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Drayer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87534" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796974v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289303v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289198v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289196v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408811v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christophe" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796963v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797007v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694426v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375273v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375272v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376998v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506462v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Moreno" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thevenot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85449" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205251v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954813v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954814v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571583v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571580v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340766v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188801v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489576v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3066-4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181355v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yosipivna" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostislavovna" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489378v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-chantiers-de-leco-conception/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786709v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langrognet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massip" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payonne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786680v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341889v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460293v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450840v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448717v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448851v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683491v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786667v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683497v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786635v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683488v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730576v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729260v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366943v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366946v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110247v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04484184v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853736v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853745v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786698v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Igigabel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Figuerola" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289197v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884140v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697510v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683434v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912988v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683328v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekhradi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368220v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786703v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797020v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011951v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-yannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4511-4450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgi.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgi.centralesupelec.fr/en/DesignEngineering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/fr/le-centre-de-recherche-centralesupelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:https://www.centralesupelec.fr/fr/lancement-du-module-docteure-en-start" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/pas-besoin-detre-steve-jobs-pour-innover-en-mode-need-seeker-234386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heyzine.com/flip-book/08db81850b.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/451-radical-innovation-design" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rid.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hybrid-innovation.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circularit.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.designsciencejournal.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/loi/tdci20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice &#201;tienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Esteban-Amaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Estelles-Miguel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Lengua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.3253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.24" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107565" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2212248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cascini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nagai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Georgiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zelaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Becattini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2022.2021480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.09.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.01.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wattonville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greenlee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1919785" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0346" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265560v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2019.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Kendall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12852" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00897-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Hou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2019.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1623383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042793" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.08.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16666311" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0235-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling2010006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.08.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz B Bekhradi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1161562" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Raghupathi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0273-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Conner Seepersad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030425" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz Bekhradi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Chandra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030180" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030202" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirin G&#246;knur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2371541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.013.0073" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0631-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.02.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2013.754647" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2013.754657" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dihlmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aw&#233;dikian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1479" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A786B0A483056B2FD42D5802C5848054B5E8F46C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748707v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.02.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005860" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Bendaoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748708v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X12446663" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Si" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.09.146" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ahmed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000171" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6A914B14571CC6E9E146749C86197C73D5E980/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748718v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0108-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022276" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scaravetti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.026177" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frej Limayem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.05.037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Angeniol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamerois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Bacha" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748735v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2003.12.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790310001658550" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2003.09.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748743v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024083805727" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A0D36C5C66C14A5F9CC67CA33A9AB3A062AB37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476058v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meckesheimer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Simpson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1185" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748744v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Vasiliu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(00)00037-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8975D27E39A74F9B80B6661724728AF19230C758/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachir Medjdoub" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0954-1810(00)00027-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748747v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4485(99)00084-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400342v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calixto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789539v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976522v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dupont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ronzaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751324v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296049v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.72" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.346" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Monteil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234901004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704327v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junegak Joung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.301" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402980v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-70613" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484301v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ayadhi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69705" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866926v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035786v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villanueva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.130" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035863v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22754" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917316v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.123" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886470v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924939v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Ghzizal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202239v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.347" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270135v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770943v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.47" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434244v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.252" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270137v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786713v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kokkolaras" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664371v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526768v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673578v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilda Rostama" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526780v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571581v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665096v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vallette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mata" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465367v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaha Raoudha" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340805v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chabbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257787v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448790v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340799v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244791v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144434v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340338v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144427v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786638v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Jena" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786641v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786644v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Welo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34696" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786646v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35528" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786639v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875335v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786628v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786630v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786546v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913635v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786632v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786629v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786545v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786544v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850562v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913272v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794428v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734742v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012.70835" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657257v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794628v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47376" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794740v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_20" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B48F0998DC89488F35AAC592B6E0FE18E33807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223117v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794671v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683478v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796940v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683464v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianarilala Rianantsoa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoyle" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Drayer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87534" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289196v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408811v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christophe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289198v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289303v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796963v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797007v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796974v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694426v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375273v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375272v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376998v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506462v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Moreno" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thevenot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85449" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205251v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954814v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954813v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571583v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571580v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340766v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188801v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489576v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3066-4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181355v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yosipivna" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostislavovna" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489378v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-chantiers-de-leco-conception/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786709v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langrognet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massip" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payonne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786680v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01842164v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341889v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488704v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460293v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448717v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448851v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683491v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786667v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683497v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786635v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683488v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730576v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729260v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366946v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366943v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110247v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04484184v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853736v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853745v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786698v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Igigabel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Figuerola" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289197v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884140v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697510v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683434v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912988v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683328v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekhradi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368220v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786703v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797020v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011951v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>