--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -862,295 +862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the 3D crystalline network impact on the elastic properties of semi-crystalline polymers from a multi-scale modelling approach</w:t>
+                <w:t xml:space="preserve">Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roguet</w:t>
+                <w:t xml:space="preserve">Siyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Akhan</w:t>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brusselle-Dupend</w:t>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Corre</w:t>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sidhom</w:t>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 167, pp.77-84. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.362-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179256v1</w:t>
+                <w:t xml:space="preserve">hal-01968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Analysis of the Effects of ITER-Like Tungsten Nanoparticles: Cytotoxicity and Epigenotoxicity in BEAS-2B Cells</w:t>
+                <w:t xml:space="preserve">Investigation of the 3D crystalline network impact on the elastic properties of semi-crystalline polymers from a multi-scale modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Uboldi</w:t>
+                <w:t xml:space="preserve">E. Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Sanles Sobrido</w:t>
+                <w:t xml:space="preserve">K. Akhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">N. Brusselle-Dupend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+                <w:t xml:space="preserve">V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">M. Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, From Basic Research to New Tools and Challenges for the Genotoxicity Testing of Nanomaterials, 9 (9), pp.1233. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9091233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352628v1</w:t>
+                <w:t xml:space="preserve">hal-02179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Space Agency experiments on thermodiffusion of fluid mixtures in space</w:t>
               </w:r>
@@ -1264,4258 +1264,4124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6 MPa</w:t>
+                <w:t xml:space="preserve">United atom forcefield for vapor-liquid equilibrium (VLE) properties of cyclic and polycyclic compounds from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyi Wang</w:t>
+                <w:t xml:space="preserve">M. Yiannourakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fauve</w:t>
+                <w:t xml:space="preserve">Ph. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">V. Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Houriez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Teuler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.362-371. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.28-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968756v1</w:t>
+                <w:t xml:space="preserve">hal-02354257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">United atom forcefield for vapor-liquid equilibrium (VLE) properties of cyclic and polycyclic compounds from Monte Carlo simulations</w:t>
+                <w:t xml:space="preserve">Thermodynamically consistent force field for coarse-grained modeling of aqueous electrolyte solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yiannourakou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Teuler</w:t>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.2424-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b11190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354257v1</w:t>
+                <w:t xml:space="preserve">hal-02158903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent force field for coarse-grained modeling of aqueous electrolyte solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">Preventing iron( II ) precipitation in aqueous systems using polyacrylic acid some molecular insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b11190⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.18056-18065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02743e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158903v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02418710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of interfacial tension of liquid-liquid ternary mixtures using optimized parameterization for coarse-grained models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Steinmetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (8), pp.4438 - 4454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iron( II ) precipitation in aqueous systems using polyacrylic acid some molecular insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique You</w:t>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02743e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418710v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the water-triolein-oleic acid mixture: Local structure and thermodynamic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5021753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+                <w:t xml:space="preserve">Thermodiffusion in multicomponent n-alkane mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bataller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-017-0026-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184056v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodiffusion in multicomponent n-alkane mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of elastic constants of solids using molecular simulation: comparison of constant volume and constant pressure ensemble methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Galliero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
+                <w:t xml:space="preserve">Nadège Brusselle-Dupend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41526-017-0026-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (17), pp.1413 - 1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2017.1313418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804368v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of elastic constants of solids using molecular simulation: comparison of constant volume and constant pressure ensemble methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Thermodiffusion on the Initial Vertical Distribution of Species in Hydrocarbon Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bataller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Clavier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadège Brusselle-Dupend</w:t>
+                <w:t xml:space="preserve">P.-A. Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2017.1313418⟩</w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12217-015-9465-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702896v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thermodiffusion on the Initial Vertical Distribution of Species in Hydrocarbon Reservoirs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas Permeation in Semicrystalline Polyethylene as Studied by Molecular Simulation and Elastic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12217-015-9465-6⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804384v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general guidebook for the theoretical prediction of physicochemical properties of chemicals for regulatory purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.13093-13164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Permeation in Semicrystalline Polyethylene as Studied by Molecular Simulation and Elastic Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Influence of high spressures on CH4, CO2 and H2S solubility in polyethylene: Experimental and molecular simulation approaches for pure gas and gas mixtures. Modelling of the sorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Klopffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taravel-Condat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490, pp.380-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149415v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high spressures on CH4, CO2 and H2S solubility in polyethylene: Experimental and molecular simulation approaches for pure gas and gas mixtures. Modelling of the sorption isotherms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarrasin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.040⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01174242v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Rational Formulation of Alternative Fuels using QSPR Methods: Application to Jet Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (3), pp.499-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2014012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444722v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rational Formulation of Alternative Fuels using QSPR Methods: Application to Jet Fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit of Miscibility and Nanophase Separation in Associated Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Saldana</w:t>
+                <w:t xml:space="preserve">A. Raihane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Creton</w:t>
+                <w:t xml:space="preserve">C. Crauste-Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mougin</w:t>
+                <w:t xml:space="preserve">D. Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeuland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Rousseau</w:t>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (3), pp.499-499. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.9718-9727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2014012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3124499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit of Miscibility and Nanophase Separation in Associated Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Rational Formulation of Alternative Fuels using QSPR Methods: Application to Jet Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3124499⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.651-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494098v1</w:t>
+                <w:t xml:space="preserve">hal-01936179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Formulation of Alternative Fuels using QSPR Methods: Application to Jet Fuels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A new model for thermal diffusion: Kinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galliero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (33), pp.10963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja800817f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936179v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for thermal diffusion: Kinetic approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation of the dynamical behaviour of the Anisotropic United Atom Model of branched alkanes. Application to the molecular simulation of fuel gasoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bocahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja800817f⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (02), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020801993370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00322161v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the dynamical behaviour of the Anisotropic United Atom Model of branched alkanes. Application to the molecular simulation of fuel gasoline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the adjustable parameters of the DPD on the global and local dynamics of a polymer melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.3584-3592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515029v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the adjustable parameters of the DPD on the global and local dynamics of a polymer melt</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular simulation applied to fluid properties in the oil and gas industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di-Lella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48, pp.3584-3592</w:t>
+              <w:t xml:space="preserve">Mol. Sim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4-5), pp.287-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152843v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation applied to fluid properties in the oil and gas industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of the n-alkane liquid-vapor interface : interfacial properties and their long range corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibergay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ungerer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Di-Lella</w:t>
+                <w:t xml:space="preserve">A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Sim.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33 (4-5), pp.287-304</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.051602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180973v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer coefficients for evaporation of a system with a Lennard-Jones long-range spline potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Kjelstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Bedeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (1-10), pp.061604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of the n-alkane liquid-vapor interface : interfacial properties and their long range corrections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of the thermophysical properties of fluids: From understanding toward quantitative predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ahunbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.051602</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (1-3), pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145222v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the thermophysical properties of fluids: From understanding toward quantitative predictions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Microscopic interpretation of a pure chemical contribution to the soret effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 134 (1-3), pp.71-89</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.125901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123969v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic interpretation of a pure chemical contribution to the soret effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Artola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.125901</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (16), pp.164508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148054v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the anisotropic united atoms intermolecular potential for n-alkanes: Improvement of transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125(4), pp.Art. No. 044517 JUL 28 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Low-temperature vapor-liquid equilibria from parallelized molecular dynamics simulations. Application to 1-and 2-methylnaphthalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lisal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nezbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Teuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Artola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125 (16), pp.164508</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (24), pp.12083-12088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149817v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature vapor-liquid equilibria from parallelized molecular dynamics simulations. Application to 1-and 2-methylnaphthalene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Computing the Soret coefficient in aqueous mixtures using boundary driven nonequilibrium molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (24), pp.12083-12088</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122 (11), pp.Art. No. 114503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102568v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Soret coefficient in aqueous mixtures using boundary driven nonequilibrium molecular dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monte Carlo versus molecular dynamics simulations in heterogeneous systems: an application to the n-pentane liquid-vapor interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 122 (11), pp.Art. No. 114503</w:t>
+              <w:t xml:space="preserve">, 2004, 121, pp.12559-12571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126078v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo versus molecular dynamics simulations in heterogeneous systems: an application to the n-pentane liquid-vapor interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Simulations As a Tool for Predicting Phase Equilibria and Transport Properties of Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (3), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:1998028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342617v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulations As a Tool for Predicting Phase Equilibria and Transport Properties of Fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Grain boundary premelting in crystalline benzene as studied by proton N.M.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Craven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst:1998028⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (21), pp.2489-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510210248900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078984v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00212546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phases and dynamics of succinonitrile: An NMR absorption line study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+                <w:t xml:space="preserve">Nigel Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.1821-1833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary premelting in crystalline benzene as studied by proton N.M.R.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic disorder in stable and metastable thiophene. - II. Non Lorentzian nuclear relaxation and glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bessada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Craven</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">J. Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 51 (21), pp.2489-2499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510210248900⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (8), pp.855-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01989005008085500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00212546v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic disorder in stable and metastable thiophene. - II. Non Lorentzian nuclear relaxation and glass transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dynamic disorder in stable and metastable thiophene. - I. N. M. R. lineshape study and structurally based interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bessada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szwarc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (8), pp.855-859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:01989005008085500⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (2), pp.281-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01988004902028100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00210694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5525,1790 +5391,1790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Anisotropic NMR Parameters in a PBLG based Chiral Liquid Crystal A comparison between Experiments and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Courteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIRAFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Chirafun, Sep 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'une interface entre un mélange trioléine-acide oléique et l'eau: analyse de la tension interfaciale et de l'organisation des lipides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes - travaux scientifiques basés sur le calcul intensif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE THERMOPHYSICAL PROPERTIES OF THE R744 + R1234YF BINARY SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-A Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-N Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IIR Conférence on Thermophysical Properties and Transfer Processes of Refrigerants (TPTPR2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, SEOUL, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.tptpr.2017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical prediction of physico-chemical properties of chemicals for regulatory purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFPEN - SFGP "Données thermodynamiques : production, cohérence et impact sur le dimensionnement des procédés industriels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Les Nouvelles Approches en Evaluation du Risque : TTC, MOA, MOS, MOE, WOE, QSAR, et Read Across"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of physico-chemical properties in the context of the French PREDIMOL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of RO Membrane Fouling by Surfactants: a Combination of Experiments and Simulation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1751-1752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic model of two commercial reverse osmosis membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Molecular Modeling and Simulation for Industrial Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic models of polyamide thin films used for the recycling of water in agrofood industries by reverse osmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP). FRA., Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theoretical model for thermal diffusion : prigogine's approach revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting on Thermodiffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bonn, Germany. pp.227-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of n-alkanes using molecular simulations: operational expressions and long range corrections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ibergay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular simulation of equilibrium properties, A seminar celebrating the 10 th anniversary of the GIBBS Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diffusion of n-alkanes in MFI-type zeolites: A Molecular Dynamics study and a comparison to Quasi-Elastic Neutron Scattering experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Leipzig, Germany. 22-24 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7318,51 +7184,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling and experimental characterization of key polymeric material in reverse-osmosis membranes and of their interactions with water: A contribution to transfer control in dense polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7371,347 +7237,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermophysical properties of binary system CO 2 and Hydro-fluoro-olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids behaviour in aqueous solution of disrupted microalgae cultivated under nitrogen starving conditions: molecular simulation compared to experimental study of representative synthetic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Huzaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Reniewable Resources and Biorefineries (RRB 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7721,177 +7587,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCCO: Thermodiffusion for the Oil and Gas Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bataller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Science Under Microgravity: Experiments on Board the SJ-10 Recoverable Satellite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-190, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-1340-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8038,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reggelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Yiannourakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tanis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01572e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02179256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091233" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Artola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baaske" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bataller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11849-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yiannourakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ungerer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0026-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Artola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-015-9465-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Memari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrasin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5DHN3J1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Saldana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeuland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Artola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raihane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124499" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800817f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7CHM9LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di-Lella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Kjelstrup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahunbay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nezbeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Teuler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Avalos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilding" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fuchs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Craven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210248900" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6EB7B0307F4FA6FF66E16BE120D29301DFD70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008085500" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/040BECB2E89146208AD5CC3A4E0322AF2FE514A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01988004902028100" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0D426C0A46C753FBE24EFDC998EE7CD1C23D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928867v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Courteaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1340-0_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reggelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Yiannourakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tanis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01572e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02179256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Artola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baaske" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bataller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11849-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yiannourakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ungerer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0026-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Artola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-015-9465-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Memari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrasin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5DHN3J1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Saldana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeuland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Artola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raihane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800817f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7CHM9LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di-Lella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Kjelstrup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahunbay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nezbeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Teuler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Avalos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Craven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210248900" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6EB7B0307F4FA6FF66E16BE120D29301DFD70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fuchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008085500" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/040BECB2E89146208AD5CC3A4E0322AF2FE514A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01988004902028100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0D426C0A46C753FBE24EFDC998EE7CD1C23D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Courteaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354282v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1340-0_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>