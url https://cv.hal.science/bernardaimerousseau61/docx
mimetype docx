--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -4211,217 +4211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Farago</w:t>
+                <w:t xml:space="preserve">Optimization of the anisotropic united atoms intermolecular potential for n-alkanes: Improvement of transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Artola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 125 (16), pp.164508</w:t>
+              <w:t xml:space="preserve">, 2006, 125(4), pp.Art. No. 044517 JUL 28 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149817v1</w:t>
+                <w:t xml:space="preserve">hal-00102549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the anisotropic united atoms intermolecular potential for n-alkanes: Improvement of transport properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ungerer</w:t>
+                <w:t xml:space="preserve">On a variational approach to the Soret coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Artola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 125(4), pp.Art. No. 044517 JUL 28 2006</w:t>
+              <w:t xml:space="preserve">, 2006, 125 (16), pp.164508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102549v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature vapor-liquid equilibria from parallelized molecular dynamics simulations. Application to 1-and 2-methylnaphthalene</w:t>
               </w:r>
@@ -7904,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reggelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Yiannourakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tanis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01572e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02179256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Artola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baaske" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bataller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11849-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yiannourakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ungerer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0026-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Artola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-015-9465-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Memari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrasin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5DHN3J1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Saldana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeuland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Artola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raihane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800817f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7CHM9LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di-Lella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Kjelstrup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahunbay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nezbeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Teuler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Avalos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Craven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210248900" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6EB7B0307F4FA6FF66E16BE120D29301DFD70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fuchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008085500" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/040BECB2E89146208AD5CC3A4E0322AF2FE514A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01988004902028100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0D426C0A46C753FBE24EFDC998EE7CD1C23D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Courteaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354282v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1340-0_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reggelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Yiannourakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tanis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01572e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02179256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Artola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baaske" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bataller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11849-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yiannourakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ungerer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0026-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Artola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-015-9465-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Memari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrasin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5DHN3J1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Saldana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeuland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Artola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raihane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Artola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800817f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7CHM9LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di-Lella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Ge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Kjelstrup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahunbay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nezbeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Teuler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Avalos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Craven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210248900" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6EB7B0307F4FA6FF66E16BE120D29301DFD70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fuchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008085500" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/040BECB2E89146208AD5CC3A4E0322AF2FE514A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01988004902028100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0D426C0A46C753FBE24EFDC998EE7CD1C23D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Courteaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354282v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1340-0_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>