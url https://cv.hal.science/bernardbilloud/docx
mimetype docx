--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -740,265 +740,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginates along the filament of the brown alga Ectocarpus help cells cope with stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gazing at cell wall expansion under golden light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49427-z⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270820v1</w:t>
+                <w:t xml:space="preserve">hal-02183603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazing at cell wall expansion under golden light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alginates along the filament of the brown alga Ectocarpus help cells cope with stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Torode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.130-141. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49427-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183603v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brown algal mode of tip growth: Keeping stress under control</w:t>
               </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,442 +1363,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection in Ectocarpus siliculosus: the pathway to cell-specific transcriptomics in brown algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Billoud</w:t>
+                <w:t xml:space="preserve">Émilie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane A. Langdale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.UNSP 54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00054⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224196v1</w:t>
+                <w:t xml:space="preserve">hal-01266337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.68. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266337v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser capture microdissection in Ectocarpus siliculosus: the pathway to cell-specific transcriptomics in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane A. Langdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.UNSP 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804957v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time decoupling in the branching process in the mutant é toile of the filamentous brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,51 +1903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip growth in the brown alga Ectocarpus is controlled by a RHO-GAP-BAR domain protein independently from F-actin organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of cell identity in the brown alga Ectocarpus: which of time, cell shape or position matters most?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04886676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanweer Joemmanbaks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Dufourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Torode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49427-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.10.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03965173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez-Far&#237;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22851-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A. Langdale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04886676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanweer Joemmanbaks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Dufourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Torode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49427-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03965173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez-Far&#237;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22851-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A. Langdale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>