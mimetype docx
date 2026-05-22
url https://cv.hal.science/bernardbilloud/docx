--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,308 +234,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell-Autonomous and Non-Cell-Autonomous Mechanisms Concomitantly Regulate the Early Developmental Pattern in the Kelp Saccharina latissima Embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+                <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Michel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13101341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810399v1</w:t>
+                <w:t xml:space="preserve">hal-04781896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Autonomous and Non-Cell-Autonomous Mechanisms Concomitantly Regulate the Early Developmental Pattern in the Kelp Saccharina latissima Embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boscq</w:t>
+                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Billoud</w:t>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.1341. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13101341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781896v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUM, a maternal unknown message, inhibits early establishment of the medio-lateral axis in the embryo of the kelp Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,321 +740,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazing at cell wall expansion under golden light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alginates along the filament of the brown alga Ectocarpus help cells cope with stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Torode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49427-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183603v1</w:t>
+                <w:t xml:space="preserve">hal-02270820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginates along the filament of the brown alga Ectocarpus help cells cope with stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gazing at cell wall expansion under golden light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.12956. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.130-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49427-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270820v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brown algal mode of tip growth: Keeping stress under control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,64 +1118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurogenetic asymmetries in the catshark developing habenulae: mechanistic and evolutionary implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Sánchez-Farías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,64 +1278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (127), pp.20160596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,389 +1497,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser capture microdissection in Ectocarpus siliculosus: the pathway to cell-specific transcriptomics in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane A. Langdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.UNSP 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804957v1</w:t>
+                <w:t xml:space="preserve">hal-01224196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection in Ectocarpus siliculosus: the pathway to cell-specific transcriptomics in brown algae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Space-time decoupling in the branching process in the mutant é toile of the filamentous brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...115 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.1889-1892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.6.12.18054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1889,279 +1755,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip growth in the brown alga Ectocarpus is controlled by a RHO-GAP-BAR domain protein independently from F-actin organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Genicot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of cell identity in the brown alga Ectocarpus: which of time, cell shape or position matters most?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duchêne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2308,51 +2174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04886676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanweer Joemmanbaks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Dufourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Torode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49427-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03965173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez-Far&#237;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22851-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A. Langdale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04886676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanweer Joemmanbaks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Dufourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Torode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49427-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.10.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03965173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria S&#225;nchez-Far&#237;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22851-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A. Langdale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>