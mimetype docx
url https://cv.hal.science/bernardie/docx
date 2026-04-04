--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -66,9473 +66,9473 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
+                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Levy</w:t>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Colas</w:t>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324807v1</w:t>
+                <w:t xml:space="preserve">hal-05324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
+                <w:t xml:space="preserve">VIGIlance MONTagne : service de prévision des risques glissements de terrain et laves torrentielles en territoire de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936537v1</w:t>
+                <w:t xml:space="preserve">hal-05368842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Society adaptation for coping with mountain risks in the climate change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle évolution pour le phénomène de retrait-gonflement des argiles en France métropolitaine à horizon 2065 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01143802v1</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMCO: Society adaptation for coping with mountain risks in a global change context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Climate change influence on future landslides in South Alps, France : an analysis of the future meteorological events that trigger landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the relationship between drought and clay-shrinkage-induced subsidence damage at the town scale over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Kapsambelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting landslide occurrence from radar rainfall at the municipality scale : a case study in a Mediterranean climate context in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Viaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2023 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the potential of Nature Based Solutions for the protection of a rockfall site at Artouste (French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pignalosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Reactivation of Kara-Bogaz-Gol Coastal Landslide, Modulated by Hydrological Forces Captured Using InSAR (Turkmenistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.5239-5242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss47720.2021.9554182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Iasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-parametric analysis of landslide triggering factors - example of the Julian Pra landslide (Vence, France, 06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de la relation entre précipitations et variations des niveaux de nappes de sub-surfaces en connections avec leur rôle dans le déclenchement de glissements de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, NICE SOPHIA-ANTIPOLIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SAMCO Web-platform for resilience assessment in mountainous valleys impacted by landslide risks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Landslide Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, ljubjana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53498-5_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslides induced by seismic events: An overview in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Asian Regional Conference of IAEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kathmandu, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of displacement rates at an active landslide using joint inversion of multiple time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Gendrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th World Landslide Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ljubljana, Slovenia. pp.WLFO-D-16-00074R3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53487-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SAMCO Web-platform for resilience assessment in mountainous valleys impacted by landslide risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated analysis of surface velocities induced by rainfall in the Séchilienne landslide (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Abellan-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-14092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use changes in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated analysis of surface velocities induced by rainfall in the Séchilienne landslide (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abellan-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use changes in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAG, Journées Aléa Gravitaire 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53498-5_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel approach to integrate effects of vegetation changes on slope stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII International IAEG Congress : International Association for Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of the rainfall-induced landslides: applications of FLAME in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matouk Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEG XII Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slope mechanical modelling: contribution of multi-geophysical imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII Interbational IAEG Congress : International Association of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition of a geometric model for landslide numerical modeling from the integration of multi-source geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matouk Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII International IAEG Congress : International Association for Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society Adaptation for coping with Mountain risks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAMCO: Society Adaptation for coping with Mountain risks in a global change Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU general Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matouk Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAMCO : Society Adaptation for coping with Mountain risks in a global change Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geophysical Union meeting (EUG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01203240v1</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAMCO: Adaptation de la société aux risques en montagne dans un contexte de changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of changes in landslide movements induced by rainfalls: from the use of a black box model to a 1D mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative approach for very large landslide dynamic and hydrogeological triggering study by inverse modeling (Grand Ilet landslide, Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Wiens, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the behaviour of a large landslide at Reunion Island (Grand Ilet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la dynamique d'un glissement de très grande ampleur par modélisation hydrogéologique inverse (Grand Ilet, La Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. p.137-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of changes in landslide rate induced by rainfalls: from the use of a black box model to a 1D mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zurcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. p. 117-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geophysical observations at cavity collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Bazargan-Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of seismic tomography for taking soil variability into account in landslide stability numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Risks: Bringing science to society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Firenze, Italy. p. 227-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi expérimental multi-paramètres de l'effondrement d'une cavité saline : site de Cerville-Buissoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daupley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fabriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Contrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tuyen Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées Nationales de Géotechnique et de Géologie de l'ingénieur "Infrastructures, développement durable et énergie" (JNGG 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.411-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil depth mapping using seismic surface waves: Evaluation on eroded loess covered hillslopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity: analysis of precursory events of the collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiparameter monitoring of a salt cavern collapse (Cerville-Buissoncourt site, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daupley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fabriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Contrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tuyen Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity : analysis of precursory events of the collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenole Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Fransisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some insights on dynamic rupture modelling using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideo Aochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madariaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology (a joint event of the 13th ECEE &amp; 30th General Assembly of the ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper Number 856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation structurale et géomécanique des versants du Lac Pavin : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. p. 185-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non linear site response simulation during the 1999 Chi-Chi earthquake in Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Vancouver, Canada. Paper No. 1923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of past and future droughts causing clay shrinkage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Tomas-Burguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-2321-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05096031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for drought index adjustment to clay-shrinkage-induced subsidence over France: advantages of the interactive leaf area index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-24-999-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04514518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis exercise in the framework of coastal geohazards: Experience in the Balearic islands (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102, pp.104270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing rainfall threshold for shallow landslides triggering: a case study in the Alpes Maritimes region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-024-06941-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient motion of the largest landslide on earth, modulated by hydrological forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89899-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474415v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient motion of the largest landslide on earth, modulated by hydrological forces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89899-6⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745970v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in NBS Co-Design and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M Strout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy M P Oen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn G Kalsnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Solheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Lupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13020986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform Dedicated to Nature-Based Solutions for Risk Reduction and Environmental Issues in Hilly and Mountainous Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13031094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide Mapping and Monitoring Using Persistent Scatterer Interferometry (PSI) Technique in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokhan Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12081305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 367, pp.107307 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multi-risk assessment web-tool for evaluating future impacts of global change in mountainous areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cli6040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Marriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.2293-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (3), pp.481 - 494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-014-0495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (3), pp.343-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of vulnerability to erosion: digital mapping of a loess cover thickness and stiffness using spectral analysis of seismic surface-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cochery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173-174, pp.162-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity: an analysis of precursory events of the collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (9), pp.2663-2675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-11-2663-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of1D non-linear simulations to strong-motion observations : A case study in a swampy site of French Antilles(Pointe-a-Pitre, Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (5), p. 286-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Hydroacoustic Monitoring in an Underground Iron Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fabriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (1), pp.177-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-006-0153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear site response simulations in Chang-Hwa region during the 1999 Chi-Chi earthquake, Taiwan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (11), pp.1038-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIlance MONTagne : service de prévision des risques glissements de terrain et laves torrentielles en territoire de montagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05368842v1</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évolution pour le phénomène de retrait-gonflement des argiles en France métropolitaine à horizon 2065 ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368837v1</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Society adaptation for coping with mountain risks in the climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05324816v1</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change influence on future landslides in South Alps, France : an analysis of the future meteorological events that trigger landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SAMCO: Society adaptation for coping with mountain risks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4286 lines deleted...]
-              <w:t xml:space="preserve">European Geophysical Union meeting (EUG)</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...1700 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-00997032v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9550,103 +9550,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riskcoast: A South-European approach for coastal landslide hazard: presentation and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 (1), pp.012129, 2023, </w:t>
@@ -9684,90 +9684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by EPBM (Expert Physically Based Model): strategy of calibration in complex environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLF 2017 - Workshop on World Landslide Forum - Advancing Culture of Living with Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9846,103 +9846,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling landslide hazard under global change: the case of a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10009,51 +10009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 Risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05096031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Tomas-Burguera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2321-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04514518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-999-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04434441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Mateos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villatte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06941-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Aslan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bernardie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89899-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Strout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M P Oen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn G Kalsnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Solheim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Lupp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031094" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aslan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081305" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourlay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0495-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Mainsant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2663-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2009.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKRKJ173-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-006-0153-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXFNQZBW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kapsambelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pignalosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pugliese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05472042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01449463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_95" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01254031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01181191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chanut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cottin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_98" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01058124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matouk Azib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_108" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01001699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_48" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Russo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Contrucci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Cao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenole Mainsant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bernardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthelemy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kapsambelis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pignalosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pugliese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05472042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aslan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01449463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01254031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01181191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_98" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01058124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matouk Azib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01001699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Russo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Contrucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Cao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Mainsant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenole Mainsant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05096031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Tomas-Burguera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2321-2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04514518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-999-2024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04434441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Mateos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104270" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06941-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Aslan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89899-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Strout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M P Oen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn G Kalsnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Solheim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Lupp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020986" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081305" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourlay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0495-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2663-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2009.12.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKRKJ173-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-006-0153-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXFNQZBW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>