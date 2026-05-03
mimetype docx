--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -66,6526 +66,7058 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society adaptation for coping with mountain risks in the climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAMCO: Society adaptation for coping with mountain risks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIlance MONTagne : service de prévision des risques glissements de terrain et laves torrentielles en territoire de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évolution pour le phénomène de retrait-gonflement des argiles en France métropolitaine à horizon 2065 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change influence on future landslides in South Alps, France : an analysis of the future meteorological events that trigger landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the relationship between drought and clay-shrinkage-induced subsidence damage at the town scale over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Kapsambelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting landslide occurrence from radar rainfall at the municipality scale : a case study in a Mediterranean climate context in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Viaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the potential of Nature Based Solutions for the protection of a rockfall site at Artouste (French Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pignalosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléa Gravitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Reactivation of Kara-Bogaz-Gol Coastal Landslide, Modulated by Hydrological Forces Captured Using InSAR (Turkmenistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokhan Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyadin Cakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.5239-5242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss47720.2021.9554182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parametric analysis of landslide triggering factors - example of the Julian Pra landslide (Vence, France, 06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de la relation entre précipitations et variations des niveaux de nappes de sub-surfaces en connections avec leur rôle dans le déclenchement de glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, NICE SOPHIA-ANTIPOLIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SAMCO Web-platform for resilience assessment in mountainous valleys impacted by landslide risks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Landslide Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, ljubjana, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53498-5_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides induced by seismic events: An overview in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Belvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Asian Regional Conference of IAEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625127v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591248v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of displacement rates at an active landslide using joint inversion of multiple time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Gendrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Landslide Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ljubljana, Slovenia. pp.WLFO-D-16-00074R3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53487-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SAMCO Web-platform for resilience assessment in mountainous valleys impacted by landslide risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated analysis of surface velocities induced by rainfall in the Séchilienne landslide (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Abellan-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-14092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use changes in a Pyrenean valley</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An integrated analysis of surface velocities induced by rainfall in the Séchilienne landslide (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abellan-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133374v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of surface velocities induced by rainfall in the Séchilienne landslide (Western Alps, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use changes in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181191v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use changes in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAG, Journées Aléa Gravitaire 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53498-5_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to integrate effects of vegetation changes on slope stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International IAEG Congress : International Association for Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the rainfall-induced landslides: applications of FLAME in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matouk Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope mechanical modelling: contribution of multi-geophysical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Interbational IAEG Congress : International Association of Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09057-3_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a geometric model for landslide numerical modeling from the integration of multi-source geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matouk Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International IAEG Congress : International Association for Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Society Adaptation for coping with Mountain risks in a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matouk Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809201v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMCO: Society Adaptation for coping with Mountain risks in a global change Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Society Adaptation for coping with Mountain risks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7349</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796764v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SAMCO: Society Adaptation for coping with Mountain risks in a global change Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">EGU general Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852288v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMCO : Society Adaptation for coping with Mountain risks in a global change Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting (EUG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMCO: Adaptation de la société aux risques en montagne dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of changes in landslide movements induced by rainfalls: from the use of a black box model to a 1D mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach for very large landslide dynamic and hydrogeological triggering study by inverse modeling (Grand Ilet landslide, Reunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Wiens, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of a large landslide at Reunion Island (Grand Ilet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique d'un glissement de très grande ampleur par modélisation hydrogéologique inverse (Grand Ilet, La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. p.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of changes in landslide rate induced by rainfalls: from the use of a black box model to a 1D mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zurcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. p. 117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical observations at cavity collapse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of seismic tomography for taking soil variability into account in landslide stability numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4993</w:t>
+              <w:t xml:space="preserve">Mountain Risks: Bringing science to society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Firenze, Italy. p. 227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533822v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of seismic tomography for taking soil variability into account in landslide stability numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geophysical observations at cavity collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Bazargan-Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Risks: Bringing science to society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Firenze, Italy. p. 227-232</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537304v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi expérimental multi-paramètres de l'effondrement d'une cavité saline : site de Cerville-Buissoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daupley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fabriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Contrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tuyen Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Nationales de Géotechnique et de Géologie de l'ingénieur "Infrastructures, développement durable et énergie" (JNGG 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.411-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil depth mapping using seismic surface waves: Evaluation on eroded loess covered hillslopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity: analysis of precursory events of the collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter monitoring of a salt cavern collapse (Cerville-Buissoncourt site, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daupley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fabriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Contrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tuyen Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity : analysis of precursory events of the collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenole Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU), Fall Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights on dynamic rupture modelling using a finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Aochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology (a joint event of the 13th ECEE &amp; 30th General Assembly of the ESC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper Number 856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et géomécanique des versants du Lac Pavin : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléa Gravitaire, JAG 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Orléans, France. p. 185-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear site response simulation during the 1999 Chi-Chi earthquake in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Vancouver, Canada. Paper No. 1923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6595,2944 +7127,2412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of past and future droughts causing clay shrinkage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Tomas-Burguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-2321-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05096031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for drought index adjustment to clay-shrinkage-induced subsidence over France: advantages of the interactive leaf area index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-24-999-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04514518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis exercise in the framework of coastal geohazards: Experience in the Balearic islands (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102, pp.104270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing rainfall threshold for shallow landslides triggering: a case study in the Alpes Maritimes region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-024-06941-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient motion of the largest landslide on earth, modulated by hydrological forces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89899-6⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745970v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient motion of the largest landslide on earth, modulated by hydrological forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89899-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474415v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in NBS Co-Design and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M Strout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy M P Oen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn G Kalsnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Solheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Lupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13020986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform Dedicated to Nature-Based Solutions for Risk Reduction and Environmental Issues in Hilly and Mountainous Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13031094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide Mapping and Monitoring Using Persistent Scatterer Interferometry (PSI) Technique in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokhan Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12081305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 367, pp.107307 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multi-risk assessment web-tool for evaluating future impacts of global change in mountainous areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cli6040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Marriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.2293-2307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of changes in landslide rates induced by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (3), pp.481 - 494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-014-0495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (3), pp.343-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of vulnerability to erosion: digital mapping of a loess cover thickness and stiffness using spectral analysis of seismic surface-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cochery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173-174, pp.162-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic monitoring of a salt cavity: an analysis of precursory events of the collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (9), pp.2663-2675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-11-2663-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of1D non-linear simulations to strong-motion observations : A case study in a swampy site of French Antilles(Pointe-a-Pitre, Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (5), p. 286-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Hydroacoustic Monitoring in an Underground Iron Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fabriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (1), pp.177-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-006-0153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear site response simulations in Chang-Hwa region during the 1999 Chi-Chi earthquake, Taiwan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (11), pp.1038-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997022v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-01203240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9550,103 +9550,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riskcoast: A South-European approach for coastal landslide hazard: presentation and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 (1), pp.012129, 2023, </w:t>
@@ -9684,90 +9684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by EPBM (Expert Physically Based Model): strategy of calibration in complex environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLF 2017 - Workshop on World Landslide Forum - Advancing Culture of Living with Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9846,103 +9846,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling landslide hazard under global change: the case of a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10009,51 +10009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 Risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bernardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthelemy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kapsambelis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pignalosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pugliese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05472042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aslan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01449463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01254031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01181191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_98" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01058124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matouk Azib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01001699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Russo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Contrucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Cao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Mainsant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenole Mainsant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05096031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Tomas-Burguera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2321-2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04514518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-999-2024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04434441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Mateos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104270" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06941-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Aslan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89899-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Strout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M P Oen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn G Kalsnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Solheim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Lupp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020986" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081305" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourlay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0495-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2663-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2009.12.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKRKJ173-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-006-0153-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXFNQZBW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bernardie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kapsambelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pignalosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pugliese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05472042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aslan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01449463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01254031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01181191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chanut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_98" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01058124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matouk Azib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01001699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_48" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00988275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Russo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Contrucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Mainsant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenole Mainsant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05096031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Tomas-Burguera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2321-2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04514518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-999-2024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04434441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Mateos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104270" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06941-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Aslan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89899-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Strout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M P Oen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn G Kalsnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Solheim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Lupp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081305" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourlay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0495-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2663-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2009.12.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKRKJ173-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-006-0153-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXFNQZBW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>