--- v0 (2026-04-03)
+++ v1 (2026-05-03)
@@ -800,523 +800,535 @@
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.185-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiclass ROC Front method for cost-sensitive classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One class random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heutte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (12), pp.3490-3506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Fragmented Agricultural Systems in the Sudano-Sahelian Environments of Africa Using Random Forest and Ensemble Metrics of Coarse Resolution MODIS Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (8), pp.839-848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14358/PERS.78.8.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (12), pp.1580-1586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1326,163 +1338,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD-Paint: Faster Diffusion Inpainting Through Time Aware Pixel Conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsiry Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourya Shamsolmoali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Singapour, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, Singapour, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2184,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2301,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,77 +2386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2491,77 +2494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random forest based approach for one class classification in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Changsha, China. pp.186-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,330 +2700,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.536-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04020-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436358v1</w:t>
+                <w:t xml:space="preserve">hal-00436361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t>
+                <w:t xml:space="preserve">Une étude sur la paramétrisation des Forêts Aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence francophone sur l'Apprentissage Artificiel (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436361v1</w:t>
+                <w:t xml:space="preserve">hal-00436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude sur la paramétrisation des Forêts Aléatoires</w:t>
+                <w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence francophone sur l'Apprentissage Artificiel (CAp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436365v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the selection of decision trees in Random Forests</w:t>
               </w:r>
@@ -3032,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.302-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3104,334 +3107,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Shanghai, China. pp.430-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85984-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334413v1</w:t>
+                <w:t xml:space="preserve">hal-00436367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334425v1</w:t>
+                <w:t xml:space="preserve">hal-00334413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t>
+                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85984-0_52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436367v1</w:t>
+                <w:t xml:space="preserve">hal-00334425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Random Forests for Handwritten Digit Recognition</w:t>
               </w:r>
@@ -3443,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IAPR/IEEE International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.1043-1047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,51 +3866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5E01518"/>
+    <w:nsid w:val="8C9D6CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernasim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0200-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143005707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Portes Cavalheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10309-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.78.8.839" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shamsolmoali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.09306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97785-0_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93000-8_88" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernasim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0200-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143005707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Portes Cavalheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10309-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QH7N49V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.78.8.839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shamsolmoali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97785-0_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93000-8_88" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>