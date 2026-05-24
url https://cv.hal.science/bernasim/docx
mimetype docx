--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,3811 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3760 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Bernard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0200-4294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143005707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=_8LanWkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor (Maître de Conférence) at the University of Rouen Normandy, and a member of the Machine Learning team of the LITIS lab. (UR 4108). I am also a member of the Data, Learning, Knowledge group in the CNRS Research Federation NormaSTIC (FR 3638).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on machine learning, and more specifically on ensemble learning and deep learning methods. In recent years, my work has focused mainly on multi-view/multimodal learning and outlier/anomaly detection. Recently, I've also taken a keen interest in machine learning for physics, with operator learning methods and/or physic-informed learning methods.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I teach computer science and machine learning at the Faculty of Science et Techniques of the University of Rouen Normandy, to bachelor and master students. Today, I mostly teach machine learning and web programming to students of the Data Science master's program.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Noises in Diffusion Model for Semi-Supervised Multi-Domain Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiry Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Labeling With Large Language Models for Multi-Label Emotion Classification of French Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.15902-15916. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random forest kernel for high-dimension low sample size classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Portes Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Barddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10309-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random forest dissimilarity based multi-view learning for Radiomics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiclass ROC Front method for cost-sensitive classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One class random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chesner Désir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heutte Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (12), pp.3490-3506. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Fragmented Agricultural Systems in the Sudano-Sahelian Environments of Africa Using Random Forest and Ensemble Metrics of Coarse Resolution MODIS Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vintrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Soumaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.78.8.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Random Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (12), pp.1580-1586. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TD-Paint: Faster Diffusion Inpainting Through Time Aware Pixel Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiry Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shamsolmoali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Singapour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Translation via Latent Space Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiry Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Random Forest Dissimilarity Measure for Multi-View Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, France. pp.1344-1351, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Voting in Multi-view Learning for Radiomics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Joint International Workshops on Statistical Techniques in Pattern Recognition (SPR 2018) and Structural and Syntactic Pattern Recogntion (SSPR 2018), S+SSPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.32-41, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-97785-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-based Representation for Radiomics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération dynamique en apprentissage multi-vues pour des applications radiomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve the Performance of Transfer Learning Without Fine-Tuning Using Dissimilarity-Based Multi-view Learning for Breast Cancer Histology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Image Analysis and Recognition (ICIAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Póvoa de Varzim, Portugal. pp.779-787, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93000-8_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROC-based cost-sensitive classification with a reject option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multiclasse en environnement incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new random forest method for one class classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chesner Désir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random forest based approach for one class classification in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chesner Désir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MICCAI International Workshop on Machine Learning in Medical Imaging (MLMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.250-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Strength and Correlation in Random Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Changsha, China. pp.186-191, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14831-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la paramétrisation des Forêts Aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence francophone sur l'Apprentissage Artificiel (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04020-7_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the selection of decision trees in Random Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.302-307, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2009.5178693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China. pp.430-437, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85984-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Random Forests for Handwritten Digit Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR/IEEE International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.1043-1047, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4377074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest for Dissimilarity-based Multi-view Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pattern Recognition and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, World Scientific, pp.119-138, 2020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811211072_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts Aléatoires: De l'Analyse des Mécanismes de Fonctionnement à la Construction Dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage [cs.LG]. Université de Rouen, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00598441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3866,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C9D6CF9"/>
+    <w:nsid w:val="516F16B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernasim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0200-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143005707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Portes Cavalheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10309-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QH7N49V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.78.8.839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shamsolmoali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97785-0_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93000-8_88" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernasim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0200-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143005707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=_8LanWkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Mayet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Portes Cavalheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10309-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QH7N49V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.78.8.839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shamsolmoali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97785-0_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93000-8_88" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>